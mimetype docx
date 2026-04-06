--- v0 (2025-12-06)
+++ v1 (2026-04-06)
@@ -64,1697 +64,1773 @@
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rStyle w:val="ms-rtecustom-2-subtitel"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B70BFB">
         <w:rPr>
           <w:rStyle w:val="ms-rtecustom-2-subtitel"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>financieel directeur</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rStyle w:val="ms-rtecustom-2-subtitel"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t xml:space="preserve"> en ombudsman</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA01F40" w14:textId="1F37C3AE" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="008705D6">
+    <w:p w14:paraId="2DA01F40" w14:textId="54EEF2A5" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="008705D6">
       <w:pPr>
         <w:pStyle w:val="Beschrijving"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Marijke De Lange </w:t>
       </w:r>
-      <w:r w:rsidR="00960435">
-[...5 lines deleted...]
-        <w:t>21 november 2025</w:t>
+      <w:r w:rsidR="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>30 maart 2026</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="585849" w:themeColor="text1" w:themeShade="80"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:id w:val="-549297739"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2DA01F41" w14:textId="77777777" w:rsidR="00C40516" w:rsidRDefault="00C40516">
           <w:pPr>
             <w:pStyle w:val="Kopvaninhoudsopgave"/>
           </w:pPr>
           <w:r>
             <w:t>Inhoud</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="298618E4" w14:textId="6BF7738C" w:rsidR="00FB2B1C" w:rsidRDefault="00B363D3">
+        <w:p w14:paraId="28A49C74" w14:textId="426ABE98" w:rsidR="00EE71F5" w:rsidRDefault="00B363D3">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00C40516">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc214659389" w:history="1">
-            <w:r w:rsidR="00FB2B1C" w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786537" w:history="1">
+            <w:r w:rsidR="00EE71F5" w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1 Inleiding</w:t>
             </w:r>
-            <w:r w:rsidR="00FB2B1C">
+            <w:r w:rsidR="00EE71F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00FB2B1C">
+            <w:r w:rsidR="00EE71F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FB2B1C">
+            <w:r w:rsidR="00EE71F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659389 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FB2B1C">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786537 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00EE71F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FB2B1C">
+            <w:r w:rsidR="00EE71F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FB2B1C">
+            <w:r w:rsidR="00EE71F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00FB2B1C">
+            <w:r w:rsidR="00EE71F5">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1875A837" w14:textId="40A9564A" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="4E12D552" w14:textId="77FB909C" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659390" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786538" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1 Feedback en evaluatie: vier concrete suggesties</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659390 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786538 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74C30119" w14:textId="7212F637" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="438E9A0F" w14:textId="382F1917" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659391" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786539" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2 (adjunct-)Algemeen directeur en financieel directeur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659391 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786539 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="780E01FB" w14:textId="31D9FBC2" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="50B9012C" w14:textId="63B7B858" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659392" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786540" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Ombudsman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659392 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786540 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C6EFB96" w14:textId="088BF2B7" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="646ED903" w14:textId="0A366689" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659393" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786541" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Voorafgaandelijke</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> voorbereiding door de gemeente</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659393 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786541 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58B677A4" w14:textId="03A4A546" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="0B8834BD" w14:textId="3030620E" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659394" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786542" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Lokale</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> rechtspositieregeling opmaken voor de evaluatie van de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>(adjunct-) algemeen directeur en financieel directeur, en eventuele ombudsman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659394 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786542 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6B18B9B9" w14:textId="68DE126F" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="035BF8AD" w14:textId="52EFBCA2" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659395" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786543" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Bijzondere</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> gemeenteraadscommissie samenstellen voor de evaluatie van de gemeentelijke ombudsman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659395 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786543 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E99E4AC" w14:textId="100D65F2" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="7A5FB94B" w14:textId="5A7BD332" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659396" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786544" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>3 Voorbereiding concrete evaluatieprocedure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659396 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786544 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60E654B4" w14:textId="1B2BC46A" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="45547825" w14:textId="5B7A8446" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659397" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786545" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>3.1 Enkele kantlijnen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659397 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786545 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7F4C5C65" w14:textId="15F700E0" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="5491EDB2" w14:textId="2C9A224F" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659398" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786546" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>3.2 Overheidsopdracht om externe deskundige(n) aan te stellen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659398 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786546 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F819B2F" w14:textId="72A73501" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="7D589FB9" w14:textId="4855C477" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659399" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786547" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>3.3 Evaluatiecriteria opmaken</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659399 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786547 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A2B23BB" w14:textId="61A9DD71" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="4BF48926" w14:textId="5AF249F4" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659400" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786548" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>3.3.1 Functiebeschrijving opmaken of actualiseren</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659400 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786548 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0406859E" w14:textId="5E8AD7B5" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="7F3E43E7" w14:textId="124803D7" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659401" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786549" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>3.3.2 Gedragsgerichte competenties en taken enerzijds en doelstellingen en resultaatsgebieden anderzijds vaststellen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659401 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786549 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0940B939" w14:textId="0FFD531F" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="12BFF19A" w14:textId="67A79955" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659402" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786550" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>4 Verloop evaluatieprocedure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659402 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786550 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="130E6360" w14:textId="065F9411" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="68A45E02" w14:textId="08D05AA7" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659403" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786551" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Voorbereidend</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> rapport door de externe deskundige</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659403 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786551 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2A071F09" w14:textId="303F1081" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="04B7745B" w14:textId="75AAD644" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659404" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786552" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Evaluatie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> door evaluator</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659404 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786552 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E3E68D8" w14:textId="1CBDF40A" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="0CF783AE" w14:textId="0EB424DD" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659405" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786553" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>4.3 Betrokkenheid van de functiehouder bij het verloop van de evaluatieprocedure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659405 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786553 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6B4918BB" w14:textId="67BA8052" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="0E835BAB" w14:textId="2CAB6918" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659406" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786554" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Opvolging</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> evaluatieresultaat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659406 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786554 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E46BE49" w14:textId="54103F00" w:rsidR="00FB2B1C" w:rsidRDefault="00FB2B1C">
+        <w:p w14:paraId="60605E19" w14:textId="52EC2B1E" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
+          <w:pPr>
+            <w:pStyle w:val="Inhopg2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc225786555" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4.5 Beroepsmogelijkheid tegen de uitgesproken evaluatie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786555 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6C06E103" w14:textId="11426D5C" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5">
           <w:pPr>
             <w:pStyle w:val="Inhopg1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8380"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="nl-BE"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc214659407" w:history="1">
-            <w:r w:rsidRPr="00BA72DA">
+          <w:hyperlink w:anchor="_Toc225786556" w:history="1">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Bijlage: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA72DA">
+            <w:r w:rsidRPr="00BA68CA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Schematisch overzicht: evaluatie (adjunct-)algemeen directeur, financieel directeur en gemeentelijke ombudsman bij</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc214659407 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc225786556 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>31</w:t>
+              <w:t>32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DA01F57" w14:textId="2AFED634" w:rsidR="00C40516" w:rsidRDefault="00B363D3">
+        <w:p w14:paraId="2DA01F57" w14:textId="5EF31A90" w:rsidR="00C40516" w:rsidRDefault="00B363D3">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="nl-NL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2DA01F58" w14:textId="77777777" w:rsidR="00C40516" w:rsidRDefault="00C40516" w:rsidP="008705D6">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="ms-rtecustom-2-subtitel"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA01F59" w14:textId="77777777" w:rsidR="00C40516" w:rsidRDefault="00C40516" w:rsidP="00C40516">
       <w:pPr>
@@ -1767,51 +1843,51 @@
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ms-rtecustom-2-subtitel"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01F5B" w14:textId="45980F73" w:rsidR="008705D6" w:rsidRDefault="008705D6" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc362436040"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc214659389"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc225786537"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Inleiding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="0EC600A6" w14:textId="79DEC6A0" w:rsidR="000958ED" w:rsidRDefault="000958ED" w:rsidP="00283D4D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA23A4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
@@ -2283,51 +2359,51 @@
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7335C02A" w14:textId="720F287A" w:rsidR="00F42F6E" w:rsidRPr="003D68D5" w:rsidRDefault="00F42F6E" w:rsidP="003D68D5">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214659390"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc225786538"/>
       <w:r w:rsidRPr="003D68D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Feedback en evaluatie</w:t>
       </w:r>
       <w:r w:rsidR="007C6946">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>: vier concrete suggesties</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="265F5F9E" w14:textId="07E41CCB" w:rsidR="004F750F" w:rsidRPr="002A2C65" w:rsidRDefault="004F750F" w:rsidP="002A2C65">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
@@ -2982,89 +3058,89 @@
       </w:r>
       <w:r w:rsidR="00BC4F57" w:rsidRPr="00C15CF0">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>n.a.v. bepaalde feiten of attitudes (knipperlichtprocedure). Ontslag wegens slecht presteren is, volgens het genoemde Decreet Lokaal Bestuur, mogelijk na minstens één voorafgaandelijke evaluatie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312CA77D" w14:textId="77777777" w:rsidR="00CA23A4" w:rsidRDefault="00CA23A4" w:rsidP="00782319">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA01F65" w14:textId="35DBBD66" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="007F5CB7" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214659391"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc362436041"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc362436041"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc225786539"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>(adjunct-)</w:t>
       </w:r>
       <w:r w:rsidR="00B70BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>Algemeen directeur</w:t>
       </w:r>
       <w:r w:rsidR="008705D6" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidR="00B70BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>financieel directeur</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="008705D6" w:rsidRPr="002367E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="008705D6" w:rsidRPr="002367E2">
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2A444E86" w14:textId="4F96C9FB" w:rsidR="00410016" w:rsidRPr="000F75C1" w:rsidRDefault="00410016" w:rsidP="000F75C1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F75C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het evaluatiecomité voor de evaluatie van de (adjunct-)algemeen en financieel directeur is samengesteld uit de leden van het schepencollege, </w:t>
       </w:r>
       <w:r w:rsidR="00DE1BEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3723,51 +3799,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="13C57483" w14:textId="77777777" w:rsidR="00A87CC8" w:rsidRPr="002367E2" w:rsidRDefault="00A87CC8" w:rsidP="008705D6">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Italic"/>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="585849"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA01F80" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rStyle w:val="Italic"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc362436043"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc214659392"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc225786540"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rStyle w:val="Italic"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>Ombudsman</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="2DA01F81" w14:textId="765776D8" w:rsidR="0015590F" w:rsidRDefault="008705D6" w:rsidP="00123E11">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rStyle w:val="Italic"/>
           <w:rFonts w:cs="Arial"/>
@@ -3940,51 +4016,51 @@
       <w:bookmarkStart w:id="15" w:name="_Toc211746729"/>
       <w:bookmarkStart w:id="16" w:name="_Toc211751737"/>
       <w:bookmarkStart w:id="17" w:name="_Toc211751847"/>
       <w:bookmarkStart w:id="18" w:name="_Toc211740739"/>
       <w:bookmarkStart w:id="19" w:name="_Toc211740810"/>
       <w:bookmarkStart w:id="20" w:name="_Toc211741128"/>
       <w:bookmarkStart w:id="21" w:name="_Toc211741244"/>
       <w:bookmarkStart w:id="22" w:name="_Toc211741451"/>
       <w:bookmarkStart w:id="23" w:name="_Toc211741560"/>
       <w:bookmarkStart w:id="24" w:name="_Toc211744855"/>
       <w:bookmarkStart w:id="25" w:name="_Toc211746730"/>
       <w:bookmarkStart w:id="26" w:name="_Toc211751738"/>
       <w:bookmarkStart w:id="27" w:name="_Toc211751848"/>
       <w:bookmarkStart w:id="28" w:name="_Toc211740740"/>
       <w:bookmarkStart w:id="29" w:name="_Toc211740811"/>
       <w:bookmarkStart w:id="30" w:name="_Toc211741129"/>
       <w:bookmarkStart w:id="31" w:name="_Toc211741245"/>
       <w:bookmarkStart w:id="32" w:name="_Toc211741452"/>
       <w:bookmarkStart w:id="33" w:name="_Toc211741561"/>
       <w:bookmarkStart w:id="34" w:name="_Toc211744856"/>
       <w:bookmarkStart w:id="35" w:name="_Toc211746731"/>
       <w:bookmarkStart w:id="36" w:name="_Toc211751739"/>
       <w:bookmarkStart w:id="37" w:name="_Toc211751849"/>
       <w:bookmarkStart w:id="38" w:name="_Toc292889599"/>
       <w:bookmarkStart w:id="39" w:name="_Toc362436044"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc214659393"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc225786541"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
@@ -4011,51 +4087,51 @@
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="00280207">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>de gemeente</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="2DA01F8C" w14:textId="286FD585" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00E74336">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc292889600"/>
       <w:bookmarkStart w:id="42" w:name="_Toc362436045"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc214659394"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc225786542"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>Lokale</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> rechtspositieregeling opmaken</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="0016606D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor de evaluatie van de </w:t>
       </w:r>
@@ -7408,102 +7484,102 @@
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01FFD" w14:textId="73DCAC4E" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="007F5CB7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA01FFE" w14:textId="347509B0" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc292889603"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc214659395"/>
-      <w:bookmarkStart w:id="49" w:name="_Toc362436048"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc362436048"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc225786543"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>Bijzondere</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> gemeenteraadscommissie samenstellen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidR="008E60E3" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor de evaluatie van de </w:t>
       </w:r>
       <w:r w:rsidR="002D157D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">gemeentelijke </w:t>
       </w:r>
       <w:r w:rsidR="008E60E3" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>ombudsman</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidR="008E60E3" w:rsidRPr="002367E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="48"/>
-      <w:r w:rsidR="008E60E3" w:rsidRPr="002367E2">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="2DA01FFF" w14:textId="382CA971" w:rsidR="008E60E3" w:rsidRDefault="008E60E3" w:rsidP="009C4D03">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidR="007F5CB7">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>(adjunct-)</w:t>
       </w:r>
       <w:r w:rsidR="00B70BFB">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>algemeen directeur</w:t>
@@ -7827,80 +7903,80 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>dus ook een bestaande commissie zijn.</w:t>
       </w:r>
       <w:bookmarkStart w:id="50" w:name="_Toc292889604"/>
       <w:bookmarkStart w:id="51" w:name="_Toc362436049"/>
       <w:r w:rsidR="0015312C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02092" w14:textId="194C5537" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc214659396"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc225786544"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Voorbereiding concrete evaluatieprocedure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="002367E2" w:rsidDel="00E52A26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F18BFF6" w14:textId="3C750628" w:rsidR="002F6751" w:rsidRDefault="002F6751" w:rsidP="002F6751">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc214659397"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc225786545"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Enkele kantlijnen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="2DA02094" w14:textId="45F8E814" w:rsidR="0007680D" w:rsidRPr="002F6751" w:rsidRDefault="008705D6" w:rsidP="00820B9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Omdat evalueren van mensen gevoelig ligt, willen we een paar kantlijnen meegeven bij het opstarten van een evaluatieprocedure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02096" w14:textId="3715A5AA" w:rsidR="0007680D" w:rsidRPr="00D662F5" w:rsidRDefault="008705D6" w:rsidP="00820B9C">
@@ -8649,51 +8725,51 @@
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> die het verloop van de evaluatieprocedure kan beïnvloeden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA020A6" w14:textId="77777777" w:rsidR="0007680D" w:rsidRDefault="0007680D" w:rsidP="00820B9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA020A8" w14:textId="6BB521F2" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc292889605"/>
       <w:bookmarkStart w:id="55" w:name="_Toc362436050"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc214659398"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc225786546"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Overheidsopdracht om externe deskundige(n) aan te stellen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="1645DD64" w14:textId="77777777" w:rsidR="000768CB" w:rsidRDefault="000768CB" w:rsidP="003F3FD6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000768CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">De evaluatie </w:t>
       </w:r>
@@ -9415,51 +9491,51 @@
         </w:rPr>
         <w:sectPr w:rsidR="002367E2" w:rsidRPr="002367E2" w:rsidSect="00782319">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="2694" w:right="1985" w:bottom="1418" w:left="1531" w:header="850" w:footer="427" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA020F7" w14:textId="77777777" w:rsidR="008705D6" w:rsidRDefault="008705D6" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc292889606"/>
       <w:bookmarkStart w:id="58" w:name="_Toc362436051"/>
-      <w:bookmarkStart w:id="59" w:name="_Toc214659399"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc225786547"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Evaluatiecriteria opmaken</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="2DA020F9" w14:textId="77777777" w:rsidR="00ED3361" w:rsidRPr="002367E2" w:rsidRDefault="00ED3361" w:rsidP="00ED3361">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
@@ -9841,51 +9917,51 @@
     <w:p w14:paraId="2DA02102" w14:textId="77777777" w:rsidR="00ED3361" w:rsidRDefault="00ED3361" w:rsidP="00ED3361">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="_Toc292889607"/>
       <w:bookmarkStart w:id="61" w:name="_Toc362436052"/>
     </w:p>
     <w:p w14:paraId="2C57471E" w14:textId="77777777" w:rsidR="009F05E9" w:rsidRDefault="009F05E9" w:rsidP="00ED3361">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA02105" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc214659400"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc225786548"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Functiebeschrijving opmaken of actualiseren</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="2DA02106" w14:textId="1D2767A1" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="002367E2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Om een personeelslid te kunnen evalueren</w:t>
       </w:r>
       <w:r w:rsidR="009F05E9">
@@ -10135,51 +10211,51 @@
     </w:p>
     <w:p w14:paraId="2DA0210F" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="0067163C" w:rsidRDefault="002367E2" w:rsidP="0067163C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02110" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="00A17092" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Toc292889608"/>
       <w:bookmarkStart w:id="64" w:name="_Toc362436053"/>
-      <w:bookmarkStart w:id="65" w:name="_Toc214659401"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc225786549"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Gedragsgerichte c</w:t>
       </w:r>
       <w:r w:rsidR="008705D6" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">ompetenties </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">en taken </w:t>
       </w:r>
@@ -12865,57 +12941,52 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="2DA0235E" id="Tekstvak 6" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:-16.9pt;margin-top:9.45pt;width:67.5pt;height:76.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcQDy3FQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJkrU14hRdugwD&#10;um5Atw+QZdkWJosapcTuvn6U7KbZ7WWYHwTSpA55DqnN9dAZdlToNdiCL2ZzzpSVUGnbFPzL5/2r&#10;S858ELYSBqwq+KPy/Hr78sWmd7laQgumUsgIxPq8dwVvQ3B5lnnZqk74GThlKVgDdiKQi01WoegJ&#10;vTPZcj5/nfWAlUOQynv6ezsG+Tbh17WS4WNdexWYKTj1FtKJ6SzjmW03Im9QuFbLqQ3xD110Qlsq&#10;eoK6FUGwA+rfoDotETzUYSahy6CutVSJA7FZzH9h89AKpxIXEse7k0z+/8HK++OD+4QsDG9goAEm&#10;Et7dgfzqmYVdK2yjbhChb5WoqPAiSpb1zufT1Si1z30EKfsPUNGQxSFAAhpq7KIqxJMROg3g8SS6&#10;GgKT9PNyfbFcU0RS6OpisSY7VhD502WHPrxT0LFoFBxppglcHO98GFOfUmItD0ZXe21McrApdwbZ&#10;UdD89+mb0H9KM5b1VH29XI/8/woxT9+fIDodaJGN7ojRKUnkUbW3tkprFoQ2o03sjJ1kjMqNGoah&#10;HJiuSOMkQZS1hOqRhEUYF5ceGhkt4HfOelragvtvB4GKM/Pe0nCuFqtV3PLkrEhYcvA8Up5HhJUE&#10;VfDA2WjuwvgyDg5101KlcR0s3NBAa53Efu5q6p8WM41rekRx88/9lPX81Lc/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAKlKJMuAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr&#10;pEFtEuJUCAkEt1JQe3VjN4mw18F20/D3bE9wm9WMZt5W68kaNmofeocC0nkCTGPjVI+tgM+P51kO&#10;LESJShqHWsCPDrCur68qWSp3xnc9bmPLqARDKQV0MQ4l56HptJVh7gaN5B2dtzLS6VuuvDxTuTV8&#10;kSRLbmWPtNDJQT91uvnanqyA/P513Ie3bLNrlkdTxLvV+PLthbi9mR4fgEU9xb8wXPAJHWpiOrgT&#10;qsCMgFmWEXokIy+AXQJJugB2ILFKC+B1xf+/UP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA3EA8txUCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAKlKJMuAAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2DA023A4" w14:textId="0E85C442" w:rsidR="0047545A" w:rsidRDefault="0047545A" w:rsidP="008705D6">
-                      <w:proofErr w:type="spellStart"/>
                       <w:r>
-                        <w:t>Meerjaren-planning</w:t>
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">Meerjaren-planning </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00ED3361">
                         <w:t xml:space="preserve">(artikel </w:t>
                       </w:r>
                       <w:r w:rsidR="009B30CA">
                         <w:t xml:space="preserve">254 e.v. DLB) </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00575054">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="585849"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -15321,51 +15392,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="246" w:name="_Toc211741545"/>
       <w:bookmarkStart w:id="247" w:name="_Toc211741654"/>
       <w:bookmarkStart w:id="248" w:name="_Toc211744950"/>
       <w:bookmarkStart w:id="249" w:name="_Toc211746825"/>
       <w:bookmarkStart w:id="250" w:name="_Toc211751832"/>
       <w:bookmarkStart w:id="251" w:name="_Toc211751942"/>
       <w:bookmarkStart w:id="252" w:name="_Toc211741546"/>
       <w:bookmarkStart w:id="253" w:name="_Toc211741655"/>
       <w:bookmarkStart w:id="254" w:name="_Toc211744951"/>
       <w:bookmarkStart w:id="255" w:name="_Toc211746826"/>
       <w:bookmarkStart w:id="256" w:name="_Toc211751833"/>
       <w:bookmarkStart w:id="257" w:name="_Toc211751943"/>
       <w:bookmarkStart w:id="258" w:name="_Toc211741548"/>
       <w:bookmarkStart w:id="259" w:name="_Toc211741657"/>
       <w:bookmarkStart w:id="260" w:name="_Toc211744953"/>
       <w:bookmarkStart w:id="261" w:name="_Toc211746828"/>
       <w:bookmarkStart w:id="262" w:name="_Toc211751835"/>
       <w:bookmarkStart w:id="263" w:name="_Toc211751945"/>
       <w:bookmarkStart w:id="264" w:name="_Toc292889609"/>
       <w:bookmarkStart w:id="265" w:name="_Toc362436054"/>
-      <w:bookmarkStart w:id="266" w:name="_Toc214659402"/>
+      <w:bookmarkStart w:id="266" w:name="_Toc225786550"/>
       <w:bookmarkEnd w:id="246"/>
       <w:bookmarkEnd w:id="247"/>
       <w:bookmarkEnd w:id="248"/>
       <w:bookmarkEnd w:id="249"/>
       <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -15400,108 +15471,102 @@
         </w:rPr>
         <w:t>rechtspositieregeling</w:t>
       </w:r>
       <w:r w:rsidR="007E32EF">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (zie hoger, punt 2)</w:t>
       </w:r>
       <w:r w:rsidRPr="008979D6">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007E32EF" w:rsidRPr="008979D6">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">aanstelling externe deskundige(n) </w:t>
       </w:r>
       <w:r w:rsidR="007E32EF">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>(zie hoger, punt 3.2)</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">(zie hoger, punt 3.2), </w:t>
       </w:r>
       <w:r w:rsidRPr="008979D6">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>functiebeschrijving</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; evaluatiecriteria</w:t>
       </w:r>
       <w:r w:rsidR="007E32EF">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (zie hoger, punt 3.3)</w:t>
       </w:r>
       <w:r w:rsidRPr="008979D6">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">, en beslissing gemeenteraad tot evaluatie van de functiehouder </w:t>
       </w:r>
       <w:r w:rsidR="007E32EF">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="008979D6">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>kan de evaluatieprocedure van start gaan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA021FE" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="007E32EF">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="267" w:name="_Toc292889610"/>
       <w:bookmarkStart w:id="268" w:name="_Toc362436055"/>
-      <w:bookmarkStart w:id="269" w:name="_Toc214659403"/>
+      <w:bookmarkStart w:id="269" w:name="_Toc225786551"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>Voorbereidend</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> rapport door de externe deskundige</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="28"/>
       </w:r>
       <w:bookmarkEnd w:id="267"/>
@@ -15684,87 +15749,87 @@
       <w:r w:rsidR="003A6769">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00061E9A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>art. 13 en 15, Rechtspositiebesluit van 20 januari 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02204" w14:textId="77777777" w:rsidR="008705D6" w:rsidRDefault="008705D6" w:rsidP="00DA7F31">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="270" w:name="_Toc214659404"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="272" w:name="_Toc362436056"/>
+      <w:bookmarkStart w:id="270" w:name="_Toc292889612"/>
+      <w:bookmarkStart w:id="271" w:name="_Toc362436056"/>
+      <w:bookmarkStart w:id="272" w:name="_Toc225786552"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>Evaluatie</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> door </w:t>
       </w:r>
       <w:r w:rsidR="00457864">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>evaluator</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="272"/>
+      <w:r w:rsidR="00457864">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="270"/>
-      <w:r w:rsidR="00457864">
-[...6 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="271"/>
-      <w:bookmarkEnd w:id="272"/>
     </w:p>
     <w:p w14:paraId="2DA02205" w14:textId="77777777" w:rsidR="001B33C0" w:rsidRDefault="001B33C0" w:rsidP="00DA7F31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De evaluator is </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02206" w14:textId="410D22E6" w:rsidR="001B33C0" w:rsidRDefault="001B33C0" w:rsidP="00DA7F31">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B33C0">
@@ -17270,51 +17335,51 @@
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (agendabepaling, termijnen, verslaggeving).</w:t>
       </w:r>
       <w:r w:rsidR="00BE23CE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02228" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="273" w:name="_Toc292889613"/>
       <w:bookmarkStart w:id="274" w:name="_Toc362436057"/>
-      <w:bookmarkStart w:id="275" w:name="_Toc214659405"/>
+      <w:bookmarkStart w:id="275" w:name="_Toc225786553"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Betrokkenheid van de functiehouder</w:t>
       </w:r>
       <w:r w:rsidR="003828C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij het verl</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>oop van de evaluatieprocedure</w:t>
       </w:r>
       <w:bookmarkEnd w:id="273"/>
@@ -17445,51 +17510,51 @@
       <w:r w:rsidR="008705D6" w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA0222E" w14:textId="77777777" w:rsidR="00CF71C5" w:rsidRDefault="00CF71C5" w:rsidP="00013C35">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA02230" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="276" w:name="_Toc292889614"/>
       <w:bookmarkStart w:id="277" w:name="_Toc362436058"/>
-      <w:bookmarkStart w:id="278" w:name="_Toc214659406"/>
+      <w:bookmarkStart w:id="278" w:name="_Toc225786554"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>Opvolging</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> evaluatieresultaat</w:t>
       </w:r>
       <w:bookmarkEnd w:id="276"/>
       <w:bookmarkEnd w:id="277"/>
       <w:bookmarkEnd w:id="278"/>
     </w:p>
     <w:p w14:paraId="2DA02231" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="00013C35" w:rsidRDefault="008705D6" w:rsidP="00084325">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
         </w:rPr>
@@ -17781,191 +17846,401 @@
       <w:r w:rsidRPr="0087399D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het ontslag is alleen mogelijk als de betrokkene </w:t>
       </w:r>
       <w:r w:rsidR="00A011DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">na afloop van de herkansingstermijn </w:t>
       </w:r>
       <w:r w:rsidRPr="0087399D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">nog steeds niet voldoet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA02239" w14:textId="636C0169" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00084325">
+    <w:p w14:paraId="2DA0223A" w14:textId="77018AE1" w:rsidR="008705D6" w:rsidRDefault="008705D6" w:rsidP="00EE71F5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">In het geval van (mogelijk) ontslag formuleert </w:t>
       </w:r>
       <w:r w:rsidR="004B7609">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>de evaluator h</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">et voorstel tot ontslag en komt de beslissing om al dan niet te ontslaan aan de </w:t>
       </w:r>
       <w:r w:rsidR="00013C35">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>aanstellende overheid</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> toe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA0223A" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="008705D6">
-[...15 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="742B5BB4" w14:textId="77777777" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5" w:rsidP="00EE71F5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05BB96D4" w14:textId="77777777" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5" w:rsidP="00EE71F5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B57BA5E" w14:textId="77777777" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5" w:rsidP="00EE71F5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F5DE12" w14:textId="77777777" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5" w:rsidP="00EE71F5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754C86FA" w14:textId="77777777" w:rsidR="00EE71F5" w:rsidRDefault="00EE71F5" w:rsidP="00EE71F5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A60FC54" w14:textId="77777777" w:rsidR="00EE71F5" w:rsidRPr="002367E2" w:rsidRDefault="00EE71F5" w:rsidP="00EE71F5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA0223B" w14:textId="74BEFD71" w:rsidR="00B73EF0" w:rsidRPr="00EE71F5" w:rsidRDefault="00EE71F5" w:rsidP="00EE71F5">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="279" w:name="_Toc225786555"/>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t>Beroepsmogelijkheid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tegen de uitgesproken evaluatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="279"/>
+    </w:p>
+    <w:p w14:paraId="7021EF66" w14:textId="1598F9D8" w:rsidR="00EE71F5" w:rsidRPr="002367E2" w:rsidRDefault="00EE71F5" w:rsidP="00B73EF0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t>Decretale graden worden in voorkomend geval (de evaluatie is niet meer verplicht) geëvalueerd op politiek niveau, dus niet op ambtelijk niveau.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t>intern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t> beroep tegen hun eventuele evaluatie is mogelijk bij het orgaan dat de evaluatie heeft uitgesproken, dus het schepencollege aangevuld met de gemeenteraadsvoorzitter. (In de zes Randgemeenten en Voeren geldt een specifieke regeling).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Dat intern beroep is te beschouwen als een 'vraag tot herziening' of 'vraag tot heroverweging'. Het wordt in het administratief recht een ‘willig beroep’ genoemd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De vraag tot heroverweging moet zelfs niet expliciet vermeld te worden om toegepast te kunnen worden. Het is eigen aan overheden en aan het administratief recht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het bestuur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan dat dus vermelden in de lokale </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t>rechtspositieregeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of niet, het zal in elk geval van toepassing zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Elk ander beroep tegen een evaluatie van de decretale graden (dan het willig beroep) zal een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t>extern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE71F5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t> beroep zijn, dus bij de toezichthoudende overheid (i.k.v. het bestuurlijk toezicht) of bij de rechtbank (Raad van State of arbeidsgerechten).</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2DA0223C" w14:textId="77777777" w:rsidR="0058586D" w:rsidRDefault="0058586D" w:rsidP="0058586D">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA0223D" w14:textId="77777777" w:rsidR="00B73EF0" w:rsidRPr="002367E2" w:rsidRDefault="00B73EF0" w:rsidP="00B73EF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA0223E" w14:textId="374136CF" w:rsidR="00FB0716" w:rsidRPr="00770519" w:rsidRDefault="00FB0716" w:rsidP="008A2726">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="279" w:name="_Toc362436059"/>
-      <w:bookmarkStart w:id="280" w:name="_Toc214659407"/>
+      <w:bookmarkStart w:id="280" w:name="_Toc362436059"/>
+      <w:bookmarkStart w:id="281" w:name="_Toc225786556"/>
       <w:r w:rsidRPr="00770519">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Bijlage: </w:t>
       </w:r>
       <w:r w:rsidRPr="00770519">
         <w:t xml:space="preserve">Schematisch overzicht: evaluatie </w:t>
       </w:r>
       <w:r>
         <w:t>(adjunct-)</w:t>
       </w:r>
       <w:r w:rsidR="00B70BFB">
         <w:t>algemeen directeur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B70BFB">
         <w:t>financieel directeur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidR="00366222">
         <w:t>gemeentelijke ombudsman</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="279"/>
+      <w:bookmarkEnd w:id="280"/>
       <w:r w:rsidR="00A771CA">
         <w:t>bij</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="280"/>
+      <w:bookmarkEnd w:id="281"/>
       <w:r w:rsidR="00A771CA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="972"/>
         <w:tblW w:w="12015" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="1955"/>
@@ -20449,65 +20724,65 @@
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008A2726" w:rsidRPr="00B739BA" w:rsidSect="00960435">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1531" w:right="2694" w:bottom="1985" w:left="1418" w:header="850" w:footer="427" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43DB104B" w14:textId="77777777" w:rsidR="00FC53A5" w:rsidRDefault="00FC53A5" w:rsidP="003D1334">
+    <w:p w14:paraId="2086FA2C" w14:textId="77777777" w:rsidR="008E4816" w:rsidRDefault="008E4816" w:rsidP="003D1334">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AC1A95D" w14:textId="77777777" w:rsidR="00FC53A5" w:rsidRDefault="00FC53A5" w:rsidP="003D1334">
+    <w:p w14:paraId="06E5B17D" w14:textId="77777777" w:rsidR="008E4816" w:rsidRDefault="008E4816" w:rsidP="003D1334">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="663CC02C" w14:textId="77777777" w:rsidR="00FC53A5" w:rsidRDefault="00FC53A5">
+    <w:p w14:paraId="2CFE449F" w14:textId="77777777" w:rsidR="008E4816" w:rsidRDefault="008E4816">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -20827,65 +21102,65 @@
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>48</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="300E554B" w14:textId="77777777" w:rsidR="00FC53A5" w:rsidRDefault="00FC53A5" w:rsidP="003D1334">
+    <w:p w14:paraId="2EF0C727" w14:textId="77777777" w:rsidR="008E4816" w:rsidRDefault="008E4816" w:rsidP="003D1334">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C906B77" w14:textId="77777777" w:rsidR="00FC53A5" w:rsidRDefault="00FC53A5" w:rsidP="003D1334">
+    <w:p w14:paraId="4A97B14D" w14:textId="77777777" w:rsidR="008E4816" w:rsidRDefault="008E4816" w:rsidP="003D1334">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="02B4EFAF" w14:textId="77777777" w:rsidR="00FC53A5" w:rsidRDefault="00FC53A5">
+    <w:p w14:paraId="2E503AF2" w14:textId="77777777" w:rsidR="008E4816" w:rsidRDefault="008E4816">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="07A44FBB" w14:textId="23852962" w:rsidR="007A20CD" w:rsidRPr="007811B5" w:rsidRDefault="007A20CD" w:rsidP="00283D4D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
@@ -26940,57 +27215,60 @@
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1711613172">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1750074025">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="784694242">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="822163911">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1183201842">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2140605396">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="329062829">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1768966018">
     <w:abstractNumId w:val="22"/>
   </w:num>
+  <w:num w:numId="50" w16cid:durableId="1175413878">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="104"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F28" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -27185,50 +27463,51 @@
     <w:rsid w:val="00424D5D"/>
     <w:rsid w:val="00427D9D"/>
     <w:rsid w:val="00435F3C"/>
     <w:rsid w:val="00440224"/>
     <w:rsid w:val="00446150"/>
     <w:rsid w:val="0044731A"/>
     <w:rsid w:val="004553C9"/>
     <w:rsid w:val="00457864"/>
     <w:rsid w:val="004579C9"/>
     <w:rsid w:val="00464741"/>
     <w:rsid w:val="00465660"/>
     <w:rsid w:val="0047545A"/>
     <w:rsid w:val="00475AD2"/>
     <w:rsid w:val="0049194F"/>
     <w:rsid w:val="0049482B"/>
     <w:rsid w:val="004A2F59"/>
     <w:rsid w:val="004A5322"/>
     <w:rsid w:val="004A777D"/>
     <w:rsid w:val="004B1908"/>
     <w:rsid w:val="004B4C4D"/>
     <w:rsid w:val="004B6ED9"/>
     <w:rsid w:val="004B6FCF"/>
     <w:rsid w:val="004B7609"/>
     <w:rsid w:val="004C096B"/>
     <w:rsid w:val="004C18A5"/>
+    <w:rsid w:val="004C3A9E"/>
     <w:rsid w:val="004D207F"/>
     <w:rsid w:val="004D2D5C"/>
     <w:rsid w:val="004D5F95"/>
     <w:rsid w:val="004F232D"/>
     <w:rsid w:val="004F2587"/>
     <w:rsid w:val="004F5C85"/>
     <w:rsid w:val="004F5D79"/>
     <w:rsid w:val="004F61EF"/>
     <w:rsid w:val="004F750F"/>
     <w:rsid w:val="004F7E79"/>
     <w:rsid w:val="00500013"/>
     <w:rsid w:val="00501067"/>
     <w:rsid w:val="00503DB4"/>
     <w:rsid w:val="005040A2"/>
     <w:rsid w:val="00505021"/>
     <w:rsid w:val="00506873"/>
     <w:rsid w:val="005170CD"/>
     <w:rsid w:val="005174FC"/>
     <w:rsid w:val="005228FC"/>
     <w:rsid w:val="005252D1"/>
     <w:rsid w:val="00534DAB"/>
     <w:rsid w:val="0054514C"/>
     <w:rsid w:val="005620EB"/>
     <w:rsid w:val="005632FE"/>
     <w:rsid w:val="00564E9E"/>
@@ -27352,50 +27631,51 @@
     <w:rsid w:val="00837871"/>
     <w:rsid w:val="00840801"/>
     <w:rsid w:val="00850FCD"/>
     <w:rsid w:val="00853639"/>
     <w:rsid w:val="00857CD0"/>
     <w:rsid w:val="008607D2"/>
     <w:rsid w:val="008705D6"/>
     <w:rsid w:val="0087305B"/>
     <w:rsid w:val="0087399D"/>
     <w:rsid w:val="00873A97"/>
     <w:rsid w:val="0087500A"/>
     <w:rsid w:val="008802F7"/>
     <w:rsid w:val="00894C86"/>
     <w:rsid w:val="008979D6"/>
     <w:rsid w:val="008A2726"/>
     <w:rsid w:val="008A2768"/>
     <w:rsid w:val="008A6083"/>
     <w:rsid w:val="008A7A27"/>
     <w:rsid w:val="008B5933"/>
     <w:rsid w:val="008B6994"/>
     <w:rsid w:val="008C053D"/>
     <w:rsid w:val="008C3F7D"/>
     <w:rsid w:val="008C5260"/>
     <w:rsid w:val="008D3495"/>
     <w:rsid w:val="008E3E75"/>
+    <w:rsid w:val="008E4816"/>
     <w:rsid w:val="008E53C9"/>
     <w:rsid w:val="008E5C76"/>
     <w:rsid w:val="008E60E3"/>
     <w:rsid w:val="008E7CA0"/>
     <w:rsid w:val="008F17C3"/>
     <w:rsid w:val="008F7548"/>
     <w:rsid w:val="0090221C"/>
     <w:rsid w:val="009042F5"/>
     <w:rsid w:val="009052EA"/>
     <w:rsid w:val="00914881"/>
     <w:rsid w:val="00921E9C"/>
     <w:rsid w:val="00931B67"/>
     <w:rsid w:val="0093451E"/>
     <w:rsid w:val="00935193"/>
     <w:rsid w:val="0094045D"/>
     <w:rsid w:val="0095090A"/>
     <w:rsid w:val="00952405"/>
     <w:rsid w:val="00955072"/>
     <w:rsid w:val="00960435"/>
     <w:rsid w:val="0096189B"/>
     <w:rsid w:val="0096467E"/>
     <w:rsid w:val="00967DED"/>
     <w:rsid w:val="00981C09"/>
     <w:rsid w:val="00985103"/>
     <w:rsid w:val="00994C4E"/>
@@ -27584,50 +27864,51 @@
     <w:rsid w:val="00E90EB8"/>
     <w:rsid w:val="00E90F4D"/>
     <w:rsid w:val="00E91678"/>
     <w:rsid w:val="00E93F32"/>
     <w:rsid w:val="00E9402C"/>
     <w:rsid w:val="00E9554E"/>
     <w:rsid w:val="00E96CB7"/>
     <w:rsid w:val="00E9770F"/>
     <w:rsid w:val="00EA018D"/>
     <w:rsid w:val="00EA337A"/>
     <w:rsid w:val="00EA5C54"/>
     <w:rsid w:val="00EA5D4D"/>
     <w:rsid w:val="00EB12F0"/>
     <w:rsid w:val="00EB39D0"/>
     <w:rsid w:val="00EC0FDD"/>
     <w:rsid w:val="00EC34BA"/>
     <w:rsid w:val="00EC36E1"/>
     <w:rsid w:val="00ED08EF"/>
     <w:rsid w:val="00ED2898"/>
     <w:rsid w:val="00ED3361"/>
     <w:rsid w:val="00ED3911"/>
     <w:rsid w:val="00ED3E6D"/>
     <w:rsid w:val="00EE0001"/>
     <w:rsid w:val="00EE28A8"/>
     <w:rsid w:val="00EE5661"/>
+    <w:rsid w:val="00EE71F5"/>
     <w:rsid w:val="00EF5771"/>
     <w:rsid w:val="00EF7C76"/>
     <w:rsid w:val="00F02663"/>
     <w:rsid w:val="00F04332"/>
     <w:rsid w:val="00F07CAF"/>
     <w:rsid w:val="00F12467"/>
     <w:rsid w:val="00F150E1"/>
     <w:rsid w:val="00F172A0"/>
     <w:rsid w:val="00F2144E"/>
     <w:rsid w:val="00F23C83"/>
     <w:rsid w:val="00F4171E"/>
     <w:rsid w:val="00F42F6E"/>
     <w:rsid w:val="00F44086"/>
     <w:rsid w:val="00F463E0"/>
     <w:rsid w:val="00F65934"/>
     <w:rsid w:val="00F76A88"/>
     <w:rsid w:val="00F835DE"/>
     <w:rsid w:val="00F83679"/>
     <w:rsid w:val="00F91DCA"/>
     <w:rsid w:val="00F94967"/>
     <w:rsid w:val="00FA051E"/>
     <w:rsid w:val="00FA2131"/>
     <w:rsid w:val="00FA568D"/>
     <w:rsid w:val="00FA60CC"/>
     <w:rsid w:val="00FA6C51"/>
@@ -28272,51 +28553,50 @@
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E2E9E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
     <w:name w:val="Opsomming"/>
@@ -30230,76 +30510,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002B29B2055421804497BD10025B6515DB" ma:contentTypeVersion="22" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="45f8d0de7a897173b6faf20eb889fd62">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a212a750-b772-4cbb-90af-0616f1768c61" xmlns:ns3="dae07d31-9f43-460c-a585-427363be3ad1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78ee9bd2540b0caa2ef6e053fadc8309" ns2:_="" ns3:_="">
     <xsd:import namespace="a212a750-b772-4cbb-90af-0616f1768c61"/>
     <xsd:import namespace="dae07d31-9f43-460c-a585-427363be3ad1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -30529,115 +30787,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="a212a750-b772-4cbb-90af-0616f1768c61">VVSG-153-37049</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a212a750-b772-4cbb-90af-0616f1768c61">
+      <Url>https://intranet.vvsg.be/werkingorganisatie/_layouts/15/DocIdRedir.aspx?ID=VVSG-153-37049</Url>
+      <Description>VVSG-153-37049</Description>
+    </_dlc_DocIdUrl>
+    <_dlc_DocIdPersistId xmlns="a212a750-b772-4cbb-90af-0616f1768c61" xsi:nil="true"/>
+    <TaxCatchAll xmlns="dae07d31-9f43-460c-a585-427363be3ad1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a212a750-b772-4cbb-90af-0616f1768c61">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B906BAAD-C7B2-47E2-AA3A-43750CC90A75}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BCE4FC5-A46A-4365-8BA3-9366C6FA0A50}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11EA6D70-E292-49D3-AC1E-3D1A515A7B65}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a212a750-b772-4cbb-90af-0616f1768c61"/>
+    <ds:schemaRef ds:uri="dae07d31-9f43-460c-a585-427363be3ad1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B0FDA02-99E3-421C-A865-E3379CA6618C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a212a750-b772-4cbb-90af-0616f1768c61"/>
     <ds:schemaRef ds:uri="dae07d31-9f43-460c-a585-427363be3ad1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BCE4FC5-A46A-4365-8BA3-9366C6FA0A50}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B906BAAD-C7B2-47E2-AA3A-43750CC90A75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>35</Pages>
-[...1 lines deleted...]
-  <Characters>54872</Characters>
+  <Pages>36</Pages>
+  <Words>10175</Words>
+  <Characters>55967</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>457</Lines>
-  <Paragraphs>129</Paragraphs>
+  <Lines>466</Lines>
+  <Paragraphs>132</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>64719</CharactersWithSpaces>
+  <CharactersWithSpaces>66010</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marijke De Lange</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>7275f0c0-df27-44d4-a122-731f58fe442d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101002B29B2055421804497BD10025B6515DB</vt:lpwstr>
   </property>