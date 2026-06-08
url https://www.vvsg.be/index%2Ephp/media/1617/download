--- v0 (2026-04-08)
+++ v1 (2026-06-08)
@@ -2331,51 +2331,69 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29347E33" w14:textId="77777777" w:rsidR="007C6946" w:rsidRDefault="007C6946" w:rsidP="00283D4D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Deze handleiding is een actualisatie van een eerdere tekst die tot stand kwam in samenwerking met het </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Excello.net en Vlofin.</w:t>
+        <w:t xml:space="preserve">Excello.net en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Vlofin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7335C02A" w14:textId="720F287A" w:rsidR="00F42F6E" w:rsidRPr="003D68D5" w:rsidRDefault="00F42F6E" w:rsidP="003D68D5">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
@@ -2628,86 +2646,105 @@
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> of contractueel aangestelde medewerker </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>wegens ondermaats presteren</w:t>
       </w:r>
       <w:r w:rsidR="004F750F" w:rsidRPr="002A2C65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5764760E" w14:textId="101B17E9" w:rsidR="00F42F6E" w:rsidRPr="002A2C65" w:rsidRDefault="00F42F6E" w:rsidP="002A2C65">
+    <w:p w14:paraId="5764760E" w14:textId="72C4A702" w:rsidR="00F42F6E" w:rsidRPr="002A2C65" w:rsidRDefault="00F42F6E" w:rsidP="002A2C65">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2C65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Een evaluatie hoeft</w:t>
       </w:r>
       <w:r w:rsidR="0037215B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> bovendien</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2C65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> niet periodiek te zijn maar kan opgestart worden n.a.v. indicaties van slecht of onvoldoende presteren, of bij indiensttreding en verandering van functie.</w:t>
+        <w:t xml:space="preserve"> niet periodiek te zijn maar kan opgestart worden n.a.v. indicaties van slecht of onvoldoende presteren, of bij indiensttreding en verandering van functie</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20459">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="002A2C65">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004F750F" w:rsidRPr="002A2C65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> We raden de evaluatie </w:t>
       </w:r>
       <w:r w:rsidR="002A2C65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>daarom ook</w:t>
       </w:r>
       <w:r w:rsidR="004F750F" w:rsidRPr="002A2C65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
@@ -2788,51 +2825,65 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Schrijf</w:t>
       </w:r>
       <w:r w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> het recht op feedback en opvolging over </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het </w:t>
       </w:r>
       <w:r w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">functioneren in in de lokale rechtspositieregeling, maar </w:t>
+        <w:t xml:space="preserve">functioneren in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00327871">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00327871">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de lokale rechtspositieregeling, maar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">schrijf feedback </w:t>
       </w:r>
       <w:r w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>voor de rest niet verder</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> juridisch uit</w:t>
       </w:r>
       <w:r w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. Feedback moet je immers snel, licht en zo ondersteunend mogelijk kunnen geven, zowel op vraag van de medewerker als op vraag van het bestuur. Laat de algemeen directeur instaan voor de verdere uitwerking van een feedbackcultuur. Fee</w:t>
       </w:r>
@@ -2842,50 +2893,51 @@
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>back vergt dus een HR-aanpak, geen juridische.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DECD33" w14:textId="49EF3D8C" w:rsidR="00831A49" w:rsidRPr="00C15CF0" w:rsidRDefault="00732663" w:rsidP="00283D4D">
       <w:pPr>
         <w:pStyle w:val="Lijstnummering"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Schrap </w:t>
       </w:r>
       <w:r w:rsidR="00831A49" w:rsidRPr="00327871">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00BC4F57" w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">e periodieke evaluatie </w:t>
       </w:r>
       <w:r w:rsidR="00831A49" w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">te </w:t>
       </w:r>
       <w:r w:rsidR="00BC4F57" w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>schrappen</w:t>
       </w:r>
       <w:r w:rsidR="00831A49" w:rsidRPr="00327871">
         <w:rPr>
@@ -2935,103 +2987,115 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00831A49" w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> verhindert dat je </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>bij</w:t>
       </w:r>
       <w:r w:rsidR="00C15CF0">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00831A49" w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">probleemsituaties voldoende tijd kan besteden aan de opmaak van </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">dat ene </w:t>
       </w:r>
       <w:r w:rsidR="00831A49" w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>juridische dossier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat je nodig hebt om het probleem nauwgezet op te volgen</w:t>
       </w:r>
       <w:r w:rsidR="00831A49" w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762282E1" w14:textId="77777777" w:rsidR="00C15CF0" w:rsidRDefault="00C15CF0" w:rsidP="00283D4D">
+    <w:p w14:paraId="762282E1" w14:textId="148FCEAB" w:rsidR="00C15CF0" w:rsidRDefault="00C15CF0" w:rsidP="00283D4D">
       <w:pPr>
         <w:pStyle w:val="Lijstnummering"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Behoud </w:t>
       </w:r>
       <w:r w:rsidR="00831A49" w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00BC4F57" w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>e evaluatie n.a.v. indiensttreding of verandering van functie (bevordering, interne mobiliteit…). Zelfs bij een meer HR-gerichte benadering van evaluatie en feedback is het nuttig</w:t>
+        <w:t>e evaluatie n.a.v. indiensttreding of verandering van functie (bevordering, interne mobiliteit…).</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7048C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="00BC4F57" w:rsidRPr="00327871">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zelfs bij een meer HR-gerichte benadering van evaluatie en feedback is het nuttig</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BC4F57" w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en zelfs nodig</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BC4F57" w:rsidRPr="00327871">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> om evaluatie als instrument te behouden voor als het dreigt mis te gaan. Een bestuur moet dan immers een juridisch onderbouwd dossier hebben.</w:t>
       </w:r>
@@ -3058,89 +3122,89 @@
       </w:r>
       <w:r w:rsidR="00BC4F57" w:rsidRPr="00C15CF0">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>n.a.v. bepaalde feiten of attitudes (knipperlichtprocedure). Ontslag wegens slecht presteren is, volgens het genoemde Decreet Lokaal Bestuur, mogelijk na minstens één voorafgaandelijke evaluatie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312CA77D" w14:textId="77777777" w:rsidR="00CA23A4" w:rsidRDefault="00CA23A4" w:rsidP="00782319">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA01F65" w14:textId="35DBBD66" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="007F5CB7" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc362436041"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc225786539"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc225786539"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc362436041"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>(adjunct-)</w:t>
       </w:r>
       <w:r w:rsidR="00B70BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>Algemeen directeur</w:t>
       </w:r>
       <w:r w:rsidR="008705D6" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidR="00B70BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>financieel directeur</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="008705D6" w:rsidRPr="002367E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidR="008705D6" w:rsidRPr="002367E2">
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="2A444E86" w14:textId="4F96C9FB" w:rsidR="00410016" w:rsidRPr="000F75C1" w:rsidRDefault="00410016" w:rsidP="000F75C1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F75C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het evaluatiecomité voor de evaluatie van de (adjunct-)algemeen en financieel directeur is samengesteld uit de leden van het schepencollege, </w:t>
       </w:r>
       <w:r w:rsidR="00DE1BEE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3608,50 +3672,51 @@
       <w:r w:rsidRPr="000F75C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">procedure, en, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C376E00" w14:textId="5AC3119F" w:rsidR="008B5933" w:rsidRPr="000F75C1" w:rsidRDefault="008B5933" w:rsidP="000F75C1">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F75C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>de wijze waarop ze de noodzakelijke informatie krijgen voor de opmaak van het voorbereidende rapport</w:t>
       </w:r>
       <w:r w:rsidR="00714943" w:rsidRPr="000F75C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F75C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01F72" w14:textId="77777777" w:rsidR="00A90441" w:rsidRPr="002367E2" w:rsidRDefault="00A90441" w:rsidP="00A90441">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Italic"/>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
@@ -4195,51 +4260,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">bepaalt </w:t>
       </w:r>
       <w:r w:rsidR="008705D6" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>volgende elementen:</w:t>
       </w:r>
       <w:r w:rsidR="00D2649E" w:rsidRPr="00D2649E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D2649E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F6CCCB" w14:textId="77A91D81" w:rsidR="00393F93" w:rsidRPr="000F75C1" w:rsidRDefault="00393F93" w:rsidP="00E74336">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F75C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">de wijze waarop de externe deskundigen in het personeelsbeleid betrokken worden bij de </w:t>
       </w:r>
       <w:r w:rsidR="00F835DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
@@ -4418,51 +4483,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005632FE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>De onafhankelijkheid waarmee de ombudsman de zaken die aan hem worden voorgelegd, behandelt, mag niet het voorwerp zijn van evaluatie.</w:t>
       </w:r>
       <w:r w:rsidR="008F17C3" w:rsidRPr="008F17C3">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F17C3" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01F9F" w14:textId="77777777" w:rsidR="005632FE" w:rsidRDefault="005632FE" w:rsidP="00E74336">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA01FA7" w14:textId="59119B35" w:rsidR="008705D6" w:rsidRDefault="008705D6" w:rsidP="00E74336">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
@@ -4478,51 +4543,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>raad kan bepalen dat een ongunstige evaluatie het ontslag wegens beroepsongeschiktheid tot gevolg heeft</w:t>
       </w:r>
       <w:r w:rsidR="00C00915">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>, maar ze kan er ook tijdelijke of minder verstrekkende gevolgen aan koppelen</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E74336">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8D9B51" w14:textId="77777777" w:rsidR="00E74336" w:rsidRPr="002367E2" w:rsidRDefault="00E74336" w:rsidP="00E74336">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA01FA8" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="00601710" w:rsidP="009B1780">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
@@ -5259,112 +5324,148 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000661D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>voor de evaluatie van de algemeen directeur: na overleg van het college van burgemeester en schepenen met de algemeen directeur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B03140" w14:textId="2B2EB424" w:rsidR="000661D4" w:rsidRPr="000661D4" w:rsidRDefault="000661D4" w:rsidP="00D2649E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000661D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>voor de evaluatie van de adjunct-algemeendirecteur: na overleg van het college van burgemeester en schepenen en de algemeen directeur</w:t>
+        <w:t>voor de evaluatie van de adjunct-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000661D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>algemeendirecteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000661D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: na overleg van het college van burgemeester en schepenen en de algemeen directeur</w:t>
       </w:r>
       <w:r w:rsidR="00734035" w:rsidRPr="000661D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="000661D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> met de adjunct-algemeendirecteur</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> met de adjunct-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000661D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>algemeendirecteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2D5E1C13" w14:textId="77777777" w:rsidR="000661D4" w:rsidRPr="000661D4" w:rsidRDefault="000661D4" w:rsidP="009B1780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000661D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>voor de evaluatie van de financieel directeur: na overleg van het college van burgemeester en schepenen en de algemeen directeur met de financieel directeur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E67C4BF" w14:textId="49EE220B" w:rsidR="000661D4" w:rsidRPr="000661D4" w:rsidRDefault="000661D4" w:rsidP="009B1780">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000661D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">voor de evaluatie van de ombudsman: na overleg van het college van burgemeester en schepenen </w:t>
       </w:r>
       <w:r w:rsidR="00734035">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">en de algemeen directeur </w:t>
       </w:r>
       <w:r w:rsidRPr="000661D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">met de ombudsman en rekening houdend met de taken van de ombudsman zoals vastgesteld in het ombudsreglement. </w:t>
+        <w:t xml:space="preserve">met de ombudsman en rekening houdend met de taken van de ombudsman zoals vastgesteld in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000661D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ombudsreglement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000661D4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01FCC" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="008705D6">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA01FD0" w14:textId="3A0F6A00" w:rsidR="0087500A" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00DA0650">
       <w:pPr>
         <w:pStyle w:val="Duidelijkcitaat"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -5420,51 +5521,51 @@
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E9554E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Hoofdstuk V. Evaluatie van de (adjunct-)algemeen directeur, de financieel directeur en de ombudsman</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9554E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
+        <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01FD3" w14:textId="2D7868E7" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="007421A5">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. </w:t>
@@ -5619,51 +5720,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>financieel directeur</w:t>
       </w:r>
       <w:r w:rsidR="008705D6" w:rsidRPr="00967DED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de ombudsman</w:t>
       </w:r>
       <w:r w:rsidR="008705D6" w:rsidRPr="00967DED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
+        <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidR="008705D6" w:rsidRPr="00967DED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467D82B7" w14:textId="5F835A59" w:rsidR="00C725BA" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="007421A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
@@ -5742,51 +5843,51 @@
         <w:t>, voor de evaluatie van de ombudsman,</w:t>
       </w:r>
       <w:r w:rsidR="00815E4A" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>de bijzondere gemeenteraadscommissie</w:t>
       </w:r>
       <w:r w:rsidR="00A81F4C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
+        <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> zoals bedoeld in artikel 1</w:t>
       </w:r>
       <w:r w:rsidR="00271B8C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>94</w:t>
       </w:r>
       <w:r w:rsidR="00D96297">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
@@ -5873,83 +5974,102 @@
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="002950B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>volgende situaties kan de evaluatie opgestart worden:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C8411F" w14:textId="77777777" w:rsidR="002950B3" w:rsidRDefault="002950B3" w:rsidP="007421A5">
+    <w:p w14:paraId="47C8411F" w14:textId="6F5D100B" w:rsidR="002950B3" w:rsidRDefault="002950B3" w:rsidP="007421A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="002950B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">naar aanleiding van de indiensttreding </w:t>
+        <w:t>naar aanleiding van de indiensttreding</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7048C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="002950B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">als </w:t>
       </w:r>
       <w:r w:rsidRPr="002950B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
@@ -6081,94 +6201,94 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>De evaluatiecriteria zijn vastgelegd in een bijlage</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="14"/>
+        <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> aan deze rechtspositieregeling, op voorstel van </w:t>
       </w:r>
       <w:r w:rsidR="00501067" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het evaluatiecomité of </w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>de bijzondere gemeenteraadscommissie</w:t>
       </w:r>
       <w:r w:rsidR="000D3BD0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A81F4C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
+        <w:footnoteReference w:id="18"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01FDA" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="007421A5">
       <w:pPr>
         <w:pStyle w:val="Bijschrift"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. </w:t>
@@ -6223,51 +6343,51 @@
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>evaluatieresultaat</w:t>
       </w:r>
       <w:r w:rsidR="00B471F9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
+        <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01FDC" w14:textId="05D58458" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="007421A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
       </w:pPr>
@@ -6421,92 +6541,100 @@
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>In toepassing van artikel 13, tweede en derde lid van het Rechtspositiebesluit van 20 januari 2023 kan</w:t>
       </w:r>
       <w:r w:rsidR="00E71131">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t xml:space="preserve"> h</w:t>
       </w:r>
       <w:r w:rsidR="0074696F" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>et evaluatiecomité of de bijzondere gemeenteraadscommissie</w:t>
       </w:r>
       <w:r w:rsidR="000253DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
-        <w:t xml:space="preserve"> volgend negatief gevolg of volgende negatieve gevolgen koppelen aan een ongunstig of bijzonder ongunstig evaluatieresultaat:</w:t>
+        <w:t xml:space="preserve"> volgend negatief </w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="585849"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gevolg of volgende negatieve gevolgen koppelen aan een ongunstig of bijzonder ongunstig evaluatieresultaat:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002367E2">
+        <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
-        <w:footnoteReference w:id="18"/>
+        <w:footnoteReference w:id="21"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01FE9" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="007421A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1° extra vorming, training of opleiding die de zwakke punten van het personeelslid zo goed mogelijk remedieert;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01FEA" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="007421A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>2° coaching;</w:t>
@@ -7188,51 +7316,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005664C2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>en de ombudsman</w:t>
       </w:r>
       <w:r w:rsidR="005664C2" w:rsidRPr="00967DED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="19"/>
+        <w:footnoteReference w:id="22"/>
       </w:r>
       <w:r w:rsidR="00084325">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005664C2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
@@ -7248,51 +7376,51 @@
         <w:t xml:space="preserve">het evaluatiecomité of </w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>de bijzondere gemeenteraadscommissie</w:t>
       </w:r>
       <w:r w:rsidR="00D96297">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000253DC">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="20"/>
+        <w:footnoteReference w:id="23"/>
       </w:r>
       <w:r w:rsidR="00084325">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01FF5" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="007421A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
@@ -7300,50 +7428,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C485120" w14:textId="33421D26" w:rsidR="00066175" w:rsidRDefault="008705D6" w:rsidP="007421A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">§2. </w:t>
       </w:r>
       <w:r w:rsidR="00DE4460">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="006F54D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>aarin staat ook</w:t>
       </w:r>
       <w:r w:rsidR="008802F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
@@ -7401,51 +7530,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008802F7" w:rsidRPr="008802F7">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008802F7" w:rsidRPr="00967DED">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="21"/>
+        <w:footnoteReference w:id="24"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01FF8" w14:textId="33197CFC" w:rsidR="00A50428" w:rsidRPr="007421A5" w:rsidRDefault="008802F7" w:rsidP="007421A5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -7484,102 +7613,102 @@
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA01FFD" w14:textId="73DCAC4E" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="007F5CB7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA01FFE" w14:textId="347509B0" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc292889603"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc362436048"/>
-      <w:bookmarkStart w:id="49" w:name="_Toc225786543"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc225786543"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc362436048"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>Bijzondere</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> gemeenteraadscommissie samenstellen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidR="008E60E3" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor de evaluatie van de </w:t>
       </w:r>
       <w:r w:rsidR="002D157D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">gemeentelijke </w:t>
       </w:r>
       <w:r w:rsidR="008E60E3" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>ombudsman</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidR="008E60E3" w:rsidRPr="002367E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="49"/>
-      <w:r w:rsidR="008E60E3" w:rsidRPr="002367E2">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="2DA01FFF" w14:textId="382CA971" w:rsidR="008E60E3" w:rsidRDefault="008E60E3" w:rsidP="009C4D03">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidR="007F5CB7">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>(adjunct-)</w:t>
       </w:r>
       <w:r w:rsidR="00B70BFB">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>algemeen directeur</w:t>
@@ -8147,51 +8276,51 @@
         <w:t>het Decreet Lokaal Bestuur</w:t>
       </w:r>
       <w:r w:rsidR="00355E00">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidR="006E23E9">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>het Tuchtbesluit van 20 juli 2018</w:t>
       </w:r>
       <w:r w:rsidR="006E23E9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:lang w:val="nl-NL" w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:footnoteReference w:id="22"/>
+        <w:footnoteReference w:id="25"/>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>. Een evaluatieprocedure is minder formeel dan een tuchtprocedure en laat ruimte voor maatwerk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA0209E" w14:textId="134D7EE2" w:rsidR="0007680D" w:rsidRPr="000E7287" w:rsidRDefault="008705D6" w:rsidP="00820B9C">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidR="00FE4BF1">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="ar-SA"/>
@@ -8691,51 +8820,65 @@
     </w:p>
     <w:p w14:paraId="2DA020A5" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00820B9C">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Uiteraard is de wetgeving overheidsopdrachten van toepassing bij de aanstelling van externe deskundige</w:t>
       </w:r>
       <w:r w:rsidR="00FE4BF1">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in het personeelsbeleid. Voor de volledigheid maken we ook melding van de wetgeving welzijn op het werk, meer bepaald de psycho-sociale aspecten van de arbeid. In de mate dat sprake zou zijn van een vertroebelde relatie, kan dat leiden tot een (in)formele klacht</w:t>
+        <w:t xml:space="preserve"> in het personeelsbeleid. Voor de volledigheid maken we ook melding van de wetgeving welzijn op het werk, meer bepaald de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002367E2">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>psycho-sociale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002367E2">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aspecten van de arbeid. In de mate dat sprake zou zijn van een vertroebelde relatie, kan dat leiden tot een (in)formele klacht</w:t>
       </w:r>
       <w:r w:rsidR="00FE4BF1">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> wegens pesten op het werk</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> die het verloop van de evaluatieprocedure kan beïnvloeden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA020A6" w14:textId="77777777" w:rsidR="0007680D" w:rsidRDefault="0007680D" w:rsidP="00820B9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA020A8" w14:textId="6BB521F2" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00B73EF0">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
@@ -8782,51 +8925,51 @@
         <w:t xml:space="preserve">van de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>(adjunct-) algemeen directeur en financieel directeur,</w:t>
       </w:r>
       <w:r w:rsidRPr="000768CB">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="23"/>
+        <w:footnoteReference w:id="26"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000768CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">vindt plaats op basis van een voorbereidend rapport, opgesteld door externe deskundigen in het personeelsbeleid. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6479696D" w14:textId="77777777" w:rsidR="003F3FD6" w:rsidRDefault="003F3FD6" w:rsidP="003F3FD6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EB16BBA" w14:textId="2A0DD06B" w:rsidR="000F2C07" w:rsidRDefault="000768CB" w:rsidP="003F3FD6">
       <w:pPr>
@@ -8917,51 +9060,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>de voorzitter van de OCMW-raad</w:t>
       </w:r>
       <w:r w:rsidR="003F3FD6" w:rsidRPr="000F2C07">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F2C07" w:rsidRPr="000F2C07">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>betrokken worden.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:footnoteReference w:id="24"/>
+        <w:footnoteReference w:id="27"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="280F6DC7" w14:textId="77777777" w:rsidR="00022E77" w:rsidRDefault="00022E77" w:rsidP="003F3FD6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0887A705" w14:textId="5FF3D3C1" w:rsidR="00022E77" w:rsidRDefault="00022E77" w:rsidP="003F3FD6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -8997,51 +9140,51 @@
       </w:pPr>
       <w:r w:rsidRPr="003D6576">
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidR="00606F09">
         <w:t>gemeente</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6576">
         <w:t xml:space="preserve">raad </w:t>
       </w:r>
       <w:r w:rsidR="00606F09">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6576">
         <w:t xml:space="preserve">of het </w:t>
       </w:r>
       <w:r w:rsidR="00280207">
         <w:t>college van burgemeester en schepenen</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6576">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
-        <w:footnoteReference w:id="25"/>
+        <w:footnoteReference w:id="28"/>
       </w:r>
       <w:r w:rsidR="00606F09">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6576">
         <w:t xml:space="preserve">bepaalt de wijze waarop de opdracht zal verlopen: gunningswijze, inhoud bestek… Het </w:t>
       </w:r>
       <w:r w:rsidR="00280207">
         <w:t>college van burgemeester en schepenen</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6576">
         <w:t xml:space="preserve"> onderzoekt de offertes en gunt de opdracht. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA020AF" w14:textId="77777777" w:rsidR="0007680D" w:rsidRDefault="0007680D" w:rsidP="003F3FD6">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA020B0" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="003F3FD6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -9296,51 +9439,59 @@
       <w:r w:rsidR="00E96CB7">
         <w:t xml:space="preserve">hoorplicht, </w:t>
       </w:r>
       <w:r w:rsidRPr="003D6576">
         <w:t>redelijk</w:t>
       </w:r>
       <w:r w:rsidR="00E051BF">
         <w:t>e termijnen</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6576">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E051BF">
         <w:t xml:space="preserve"> objectiviteit. De deskundige moet ook</w:t>
       </w:r>
       <w:r w:rsidR="00E96CB7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E051BF">
         <w:t xml:space="preserve">voldoende inhoudelijke elementen aanreiken zodat </w:t>
       </w:r>
       <w:r w:rsidR="00280207">
         <w:t>de gemeente</w:t>
       </w:r>
       <w:r w:rsidR="00E051BF">
-        <w:t xml:space="preserve"> nadien haar individuele bestuursbeslissing kan motiveren. </w:t>
+        <w:t xml:space="preserve"> nadien haar individuele </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E051BF">
+        <w:t>bestuursbeslissing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E051BF">
+        <w:t xml:space="preserve"> kan motiveren. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA020BC" w14:textId="77777777" w:rsidR="001C1885" w:rsidRDefault="001C1885" w:rsidP="003F3FD6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA020BD" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="001C1885" w:rsidRDefault="001C1885" w:rsidP="003F3FD6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C1885">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
         </w:rPr>
         <w:t>Andere</w:t>
       </w:r>
       <w:r w:rsidR="008705D6" w:rsidRPr="001C1885">
         <w:rPr>
@@ -9959,51 +10110,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Om een personeelslid te kunnen evalueren</w:t>
       </w:r>
       <w:r w:rsidR="009F05E9">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan je werken met </w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>een functiebeschrijving. Een functiebeschrijving is de weergave van de inhoud van de functie en het profiel waaraan kandidaten moeten voldoen, inclusief de competenties voor het uitoefenen van de functie</w:t>
       </w:r>
       <w:r w:rsidR="009F05E9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="26"/>
+        <w:footnoteReference w:id="29"/>
       </w:r>
       <w:r w:rsidRPr="00A17092">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02109" w14:textId="77777777" w:rsidR="008705D6" w:rsidRDefault="008705D6" w:rsidP="002367E2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA0210A" w14:textId="77777777" w:rsidR="001C1885" w:rsidRPr="001C1885" w:rsidRDefault="001C1885" w:rsidP="002367E2">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
@@ -10930,51 +11081,65 @@
     </w:p>
     <w:p w14:paraId="2DA02117" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00EA5C54">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het competentieprofiel </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97BF2">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>aanvullen</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> met organisatiespecifieke competenties.</w:t>
+        <w:t xml:space="preserve"> met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002367E2">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>organisatiespecifieke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002367E2">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> competenties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02118" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="00EA5C54">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het </w:t>
       </w:r>
       <w:r w:rsidRPr="00B97BF2">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>concretiseren</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
@@ -11459,57 +11624,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> is.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02126" w14:textId="141EA1CC" w:rsidR="00ED3361" w:rsidRPr="00575054" w:rsidRDefault="008705D6" w:rsidP="00575054">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00222549">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Dat de criteria</w:t>
       </w:r>
       <w:r w:rsidRPr="00222549">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="27"/>
+        <w:footnoteReference w:id="30"/>
       </w:r>
       <w:r w:rsidRPr="00222549">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> waarop de functiehouder geëvalueerd wordt, objectief en observeerbaar zijn (niet noodzakelijk kwantificeerbaar).</w:t>
+        <w:t xml:space="preserve"> waarop de functiehouder geëvalueerd wordt, objectief en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00222549">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>observeerbaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00222549">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn (niet noodzakelijk kwantificeerbaar).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02127" w14:textId="77777777" w:rsidR="00ED3361" w:rsidRDefault="00ED3361" w:rsidP="008705D6">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA02128" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="00B86577" w:rsidP="008705D6">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13945,51 +14124,65 @@
     <w:p w14:paraId="7F88E08B" w14:textId="77777777" w:rsidR="007723FF" w:rsidRDefault="007723FF" w:rsidP="001F5067">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0732D9" w14:textId="503DD5AF" w:rsidR="000D69A3" w:rsidRPr="00A804EE" w:rsidRDefault="000D69A3" w:rsidP="001F5067">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D69A3">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>In de eengemeentepolitiezone is de algemeen directeur automatisch secretaris van de politieraad en het politiecollege. In een meergemeentezone is dat uiteraard niet het geval.</w:t>
+        <w:t xml:space="preserve">In de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D69A3">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>eengemeentepolitiezone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D69A3">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de algemeen directeur automatisch secretaris van de politieraad en het politiecollege. In een meergemeentezone is dat uiteraard niet het geval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2B2318" w14:textId="4DEE201A" w:rsidR="00730A7A" w:rsidRPr="00730A7A" w:rsidRDefault="00EA5D4D" w:rsidP="001F5067">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="260" w:line="260" w:lineRule="atLeast"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="773388" w:themeColor="accent2"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00853639">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
           <w:lang w:val="nl-NL" w:eastAsia="en-US"/>
         </w:rPr>
@@ -14602,51 +14795,75 @@
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D69A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(art. 6-7, art. 17, art. 19-21, art. 32, art. 36, art. 43, art. 56-57, art. 73-74, art. 84-85, art. 90-92, art. 95-96, art. 107, art. 110, art. 150, art. 166, art. 170-174, art. 176-177, art. 180, art. 183, art. 187, art. 201, art. 208, art. 217-220, art. 224, art. 272, art. 277-279, art. 284, art. 297, art. 303, art. 346, art. 352-353, art. 357 en art. 372</w:t>
       </w:r>
       <w:r w:rsidR="00E72AAB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>, Decreet Lokaal Bestuur</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E72AAB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="585849"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Decreet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E72AAB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="585849"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lokaal Bestuur</w:t>
       </w:r>
       <w:r w:rsidRPr="000D69A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19EF2F5C" w14:textId="07894C7C" w:rsidR="000D69A3" w:rsidRPr="00A804EE" w:rsidRDefault="000D69A3" w:rsidP="00E72AAB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -14669,53 +14886,55 @@
         <w:t>(art. 29 Wet op de Geïntegreerde Politie)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA0217E" w14:textId="77777777" w:rsidR="008705D6" w:rsidRPr="000D69A3" w:rsidRDefault="008705D6" w:rsidP="001F5067">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA0217F" w14:textId="5422FB3D" w:rsidR="00FE4BF1" w:rsidRDefault="0096189B" w:rsidP="001F5067">
       <w:pPr>
         <w:pStyle w:val="Duidelijkcitaat"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC3B57">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00FE4BF1" w:rsidRPr="00FC3B57">
         <w:t>evoegdheden adjunct-</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00317124" w:rsidRPr="00FC3B57">
         <w:t>algemeendirecteur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FE4BF1" w:rsidRPr="00FC3B57">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC3B57">
         <w:t>volgens</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> het </w:t>
       </w:r>
       <w:r w:rsidR="00317124">
         <w:t>Decreet Lokaal Bestuur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02180" w14:textId="13D3FBAF" w:rsidR="00FE4BF1" w:rsidRDefault="00071978" w:rsidP="001F5067">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Zie hierboven, onder “bevoegdheden</w:t>
       </w:r>
       <w:r w:rsidR="00317124">
         <w:t xml:space="preserve"> algemeen directeur</w:t>
       </w:r>
       <w:r>
@@ -14841,51 +15060,59 @@
       <w:r w:rsidRPr="00787001">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
         </w:rPr>
         <w:t xml:space="preserve">In volle onafhankelijkheid staat de </w:t>
       </w:r>
       <w:r w:rsidR="00B70BFB">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
         </w:rPr>
         <w:t>financieel directeur</w:t>
       </w:r>
       <w:r w:rsidRPr="00787001">
         <w:rPr>
           <w:rStyle w:val="Nadruk"/>
         </w:rPr>
         <w:t xml:space="preserve"> in voor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113E9F6E" w14:textId="7BE6A6AB" w:rsidR="0069664E" w:rsidRDefault="0069664E" w:rsidP="001F5067">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>de voorafgaande krediet- en wetmatigheidscontrole van de beslissingen van de gemeente en van het OCMW met budgettaire en financiële impact. Die controle gebeurt via het toekennen van een visum voorafgaand aan de verbintenissen die een uitgaande nettokasstroom veroorzaken. De financieel directeur kan de toekenning van dat visum weigeren of er voorwaarden aan koppelen. In beide gevallen moet hij dat motiveren;</w:t>
+        <w:t xml:space="preserve">de voorafgaande krediet- en wetmatigheidscontrole van de beslissingen van de gemeente en van het OCMW met budgettaire en financiële impact. Die controle gebeurt via het toekennen van een visum voorafgaand aan de verbintenissen die een uitgaande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nettokasstroom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> veroorzaken. De financieel directeur kan de toekenning van dat visum weigeren of er voorwaarden aan koppelen. In beide gevallen moet hij dat motiveren;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A76F7AA" w14:textId="77777777" w:rsidR="0069664E" w:rsidRDefault="0069664E" w:rsidP="001F5067">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>het debiteurenbeheer, met vooral de invordering van de fiscale en niet-fiscale ontvangsten en het verlenen van kwijting. De financieel directeur kan via een gerechtsdeurwaardersexploot een dwangbevel uitvaardigen voor de invordering van de onbetwiste en opeisbare niet-fiscale vorderingen. Dat dwangbevel moet wel geviseerd en uitvoerbaar verklaard worden door het college van burgemeester en schepenen of door het vast bureau. Bovendien moet de schuldenaar eerst zijn aangemaand met een aangetekende brief. De kosten daarvoor kan het bestuur aanrekenen aan de schuldenaar en ook bij dwangbevel invorderen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B84ED4" w14:textId="06C770E4" w:rsidR="001F5067" w:rsidRPr="001F5067" w:rsidRDefault="001F5067" w:rsidP="00707788">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Italic"/>
           <w:rFonts w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5067">
         <w:rPr>
           <w:rStyle w:val="Italic"/>
@@ -15304,51 +15531,73 @@
           <w:i/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(art. 60, art. 101 en art. 104</w:t>
       </w:r>
       <w:r w:rsidR="00B24E1A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72AAB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OCMW-wet)</w:t>
+        <w:t xml:space="preserve"> OCMW-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E72AAB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="585849"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>wet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E72AAB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="585849"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78340F40" w14:textId="15F7C69E" w:rsidR="000B15E3" w:rsidRPr="008979D6" w:rsidRDefault="00707788" w:rsidP="00B24E1A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Italic"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008979D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="585849"/>
@@ -15545,51 +15794,51 @@
       <w:bookmarkStart w:id="267" w:name="_Toc292889610"/>
       <w:bookmarkStart w:id="268" w:name="_Toc362436055"/>
       <w:bookmarkStart w:id="269" w:name="_Toc225786551"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>Voorbereidend</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> rapport door de externe deskundige</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="28"/>
+        <w:footnoteReference w:id="31"/>
       </w:r>
       <w:bookmarkEnd w:id="267"/>
       <w:bookmarkEnd w:id="268"/>
       <w:bookmarkEnd w:id="269"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA021FF" w14:textId="14FF1FA7" w:rsidR="00AB6F4C" w:rsidRDefault="008705D6" w:rsidP="00DA7F31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061E9A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -15749,87 +15998,87 @@
       <w:r w:rsidR="003A6769">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="00061E9A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>art. 13 en 15, Rechtspositiebesluit van 20 januari 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02204" w14:textId="77777777" w:rsidR="008705D6" w:rsidRDefault="008705D6" w:rsidP="00DA7F31">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="270" w:name="_Toc292889612"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="272" w:name="_Toc225786552"/>
+      <w:bookmarkStart w:id="270" w:name="_Toc225786552"/>
+      <w:bookmarkStart w:id="271" w:name="_Toc292889612"/>
+      <w:bookmarkStart w:id="272" w:name="_Toc362436056"/>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>Evaluatie</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> door </w:t>
       </w:r>
       <w:r w:rsidR="00457864">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>evaluator</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="270"/>
+      <w:r w:rsidR="00457864">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="271"/>
       <w:bookmarkEnd w:id="272"/>
-      <w:r w:rsidR="00457864">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="271"/>
     </w:p>
     <w:p w14:paraId="2DA02205" w14:textId="77777777" w:rsidR="001B33C0" w:rsidRDefault="001B33C0" w:rsidP="00DA7F31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De evaluator is </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02206" w14:textId="410D22E6" w:rsidR="001B33C0" w:rsidRDefault="001B33C0" w:rsidP="00DA7F31">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B33C0">
@@ -16056,60 +16305,84 @@
       </w:r>
       <w:r w:rsidR="008705D6" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">an volgens ons moeilijk geweigerd worden, aangezien dit tot de prerogatieven van raadsleden behoort (artikel </w:t>
       </w:r>
       <w:r w:rsidR="0010499C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>29, DLB</w:t>
       </w:r>
       <w:r w:rsidR="008705D6" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>). Maar dat belet niet dat hierover werkafspraken (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008705D6" w:rsidRPr="003A383C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>gentleman’s agreements</w:t>
-      </w:r>
+        <w:t>gentleman’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008705D6" w:rsidRPr="003A383C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008705D6" w:rsidRPr="003A383C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>agreements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008705D6" w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>) kunnen gemaakt worden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA02211" w14:textId="4484DE76" w:rsidR="008B6994" w:rsidRPr="002367E2" w:rsidRDefault="008B6994" w:rsidP="00587571">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De raadsleden mogen </w:t>
@@ -16929,51 +17202,51 @@
         <w:t>vermeld</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> de beroepsmogelijkheden en de termijnen</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="29"/>
+        <w:footnoteReference w:id="32"/>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Men</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan dat als volgt formuleren:</w:t>
       </w:r>
@@ -17424,51 +17697,51 @@
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De externe </w:t>
       </w:r>
       <w:r w:rsidR="00172327">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>deskundige in het personeelsbeleid ba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>seert zijn voorbereidend rapport voor de evaluator op een evaluatiegesprek met de functiehouder.</w:t>
       </w:r>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:footnoteReference w:id="30"/>
+        <w:footnoteReference w:id="33"/>
       </w:r>
       <w:r w:rsidR="00013C35">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA0222C" w14:textId="3D72A26F" w:rsidR="008705D6" w:rsidRPr="002367E2" w:rsidRDefault="008705D6" w:rsidP="008E3E75">
       <w:pPr>
         <w:pStyle w:val="Opsomming"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002367E2">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het evaluatiedossier, dat het </w:t>
       </w:r>
       <w:r w:rsidR="00172327">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
@@ -18152,94 +18425,88 @@
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA0223D" w14:textId="77777777" w:rsidR="00B73EF0" w:rsidRPr="002367E2" w:rsidRDefault="00B73EF0" w:rsidP="00B73EF0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA0223E" w14:textId="374136CF" w:rsidR="00FB0716" w:rsidRPr="00770519" w:rsidRDefault="00FB0716" w:rsidP="008A2726">
+    <w:p w14:paraId="2DA0223E" w14:textId="192C8BA3" w:rsidR="00FB0716" w:rsidRPr="00770519" w:rsidRDefault="00FB0716" w:rsidP="008A2726">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="280" w:name="_Toc362436059"/>
       <w:bookmarkStart w:id="281" w:name="_Toc225786556"/>
       <w:r w:rsidRPr="00770519">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Bijlage: </w:t>
       </w:r>
       <w:r w:rsidRPr="00770519">
         <w:t xml:space="preserve">Schematisch overzicht: evaluatie </w:t>
       </w:r>
       <w:r>
         <w:t>(adjunct-)</w:t>
       </w:r>
       <w:r w:rsidR="00B70BFB">
         <w:t>algemeen directeur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B70BFB">
         <w:t>financieel directeur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidR="00366222">
         <w:t>gemeentelijke ombudsman</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="280"/>
-      <w:r w:rsidR="00A771CA">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="281"/>
       <w:r w:rsidR="00A771CA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="972"/>
         <w:tblW w:w="12015" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="534"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="1872"/>
@@ -18450,61 +18717,68 @@
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>gevolgen</w:t>
             </w:r>
             <w:r w:rsidR="005174FC">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> van de evaluatie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DA0224B" w14:textId="66A51AE7" w:rsidR="005174FC" w:rsidRPr="00770519" w:rsidRDefault="005174FC" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA0224C" w14:textId="16D71D3A" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="009C1DCA" w:rsidP="0015590F">
+          <w:p w14:paraId="2DA0224C" w14:textId="038F9C42" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="009C1DCA" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Evaluatie is niet verplicht maar aangewezen bij objectieve signalen of bij indiensttreding in nieuwe functie</w:t>
+            </w:r>
+            <w:r w:rsidR="00C7048C">
+              <w:rPr>
+                <w:rStyle w:val="Voetnootmarkering"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:footnoteReference w:id="34"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA0224D" w14:textId="6CF9E5E5" w:rsidR="008A2726" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Lokale rechtspositie</w:t>
             </w:r>
             <w:r w:rsidR="009C1DCA">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
@@ -18545,64 +18819,72 @@
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="008A2726" w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">rtikel </w:t>
             </w:r>
             <w:r w:rsidR="002A4790">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="008A2726" w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t>, Rechtspositie</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008A2726" w:rsidRPr="00770519">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Rechtspositie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="008A2726" w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>besluit</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008C053D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A4790">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>20 januari 2023</w:t>
             </w:r>
             <w:r w:rsidR="008C053D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> (RPB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2726" w:rsidRPr="00770519" w14:paraId="2DA02259" w14:textId="77777777" w:rsidTr="00E82EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
@@ -18811,101 +19093,103 @@
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA0225B" w14:textId="77777777" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Gemeenteraad op voorstel van </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">evaluatiecomité of </w:t>
             </w:r>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>bijzondere gemeenteraadscommissie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA0225C" w14:textId="77777777" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Vaststellen</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DA0225E" w14:textId="020CC18B" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="00397AA7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-  evaluatieprocedure</w:t>
             </w:r>
             <w:r w:rsidR="00397AA7">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">, inclusief herkansingstermijn, met verduidelijking van de </w:t>
+              <w:t xml:space="preserve">, inclusief herkansingstermijn, met </w:t>
+            </w:r>
+            <w:r w:rsidR="00397AA7">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">verduidelijking van de </w:t>
             </w:r>
             <w:r w:rsidR="00397AA7" w:rsidRPr="005174FC">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t xml:space="preserve">wijze waarop de externe deskundigen betrokken worden bij de </w:t>
-[...6 lines deleted...]
-              <w:t>evaluatieprocedure</w:t>
+              <w:t>wijze waarop de externe deskundigen betrokken worden bij de evaluatieprocedure</w:t>
             </w:r>
             <w:r w:rsidR="00397AA7">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">, en van de </w:t>
             </w:r>
             <w:r w:rsidR="00397AA7" w:rsidRPr="005174FC">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>wijze waarop de externe deskundigen de nodige informatie krijgen voor de opmaak van hun voorbereidende rapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA0225F" w14:textId="77777777" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
@@ -19037,68 +19321,70 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA02267" w14:textId="77777777" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA02268" w14:textId="0D9CF7C8" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Overheids</w:t>
             </w:r>
             <w:r w:rsidR="000C18F7">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>opdracht</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA02269" w14:textId="3B294CB3" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Artikel 1</w:t>
             </w:r>
             <w:r w:rsidR="007D20F0">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>94, DLB</w:t>
             </w:r>
           </w:p>
@@ -19318,108 +19604,111 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA02278" w14:textId="16F4AD51" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Bijlage aan </w:t>
             </w:r>
             <w:r w:rsidR="000C18F7">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">lokale </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>rechtspositie</w:t>
             </w:r>
             <w:r w:rsidR="008C053D">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>regeling</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2DA02279" w14:textId="77777777" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA0227A" w14:textId="4D63EF24" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2726" w:rsidRPr="00770519" w14:paraId="2DA02283" w14:textId="77777777" w:rsidTr="00E82EEF">
         <w:trPr>
           <w:trHeight w:val="599"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA0227C" w14:textId="77777777" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA0227D" w14:textId="77777777" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Gemeenteraad </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DA0227E" w14:textId="77777777" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
@@ -19529,51 +19818,50 @@
           <w:p w14:paraId="3E06F41D" w14:textId="48C43466" w:rsidR="00AB5338" w:rsidRPr="00AB5338" w:rsidRDefault="00B70BFB" w:rsidP="00AB5338">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Algemeen directeur</w:t>
             </w:r>
             <w:r w:rsidR="008A2726" w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> namens managementteam, </w:t>
             </w:r>
             <w:r w:rsidR="00AB5338">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB5338" w:rsidRPr="00AB5338">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>•</w:t>
             </w:r>
             <w:r w:rsidR="00AB5338">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB5338" w:rsidRPr="00AB5338">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">met het college van burgemeester en schepenen, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BCFC6F1" w14:textId="6BF818F0" w:rsidR="00AB5338" w:rsidRPr="00AB5338" w:rsidRDefault="00AB5338" w:rsidP="00AB5338">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5338">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
@@ -19685,95 +19973,100 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB5338">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>en met de voorzitter van het bijzonder comité voor de sociale dienst</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D3C4CE3" w14:textId="6161952F" w:rsidR="00AB5338" w:rsidRDefault="00AB5338" w:rsidP="00AB5338">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Over:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1791F817" w14:textId="560D7487" w:rsidR="00AB5338" w:rsidRPr="00AB5338" w:rsidRDefault="00AB5338" w:rsidP="000435FF">
             <w:pPr>
               <w:pStyle w:val="Opsomming"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5338">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">de wijze waarop de algemeen directeur en de overige leden van het managementteam met het college van burgemeester en schepenen, de burgemeester, het vast bureau, de voorzitter van het vast bureau, het bijzonder comité voor de sociale dienst en de voorzitter van het bijzonder comité voor de sociale dienst samenwerken om de beleidsdoelstellingen te realiseren, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="360163A6" w14:textId="77777777" w:rsidR="00AB5338" w:rsidRDefault="00AB5338" w:rsidP="000435FF">
             <w:pPr>
               <w:pStyle w:val="Opsomming"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5338">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>en over de omgangsvormen tussen bestuur en administratie</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DA02288" w14:textId="0952395A" w:rsidR="008A2726" w:rsidRPr="00AB5338" w:rsidRDefault="008A2726" w:rsidP="000435FF">
             <w:pPr>
               <w:pStyle w:val="Opsomming"/>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5338">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:t>In voorkomend geval: over gedelegeerde bevoegdheid</w:t>
+              <w:t xml:space="preserve">In voorkomend geval: over gedelegeerde </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5338">
+              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>bevoegdheid</w:t>
             </w:r>
             <w:r w:rsidR="00AB5338">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> (bijv. aanstellingsbevoegdheid)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA02289" w14:textId="77777777" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
@@ -19827,51 +20120,50 @@
             </w:r>
             <w:r w:rsidR="00C825AC">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>DLB</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2726" w:rsidRPr="00770519" w14:paraId="2DA02293" w14:textId="77777777" w:rsidTr="00E82EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA0228D" w14:textId="77777777" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA0228E" w14:textId="77777777" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="008A2726" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Gemeenteraad + </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">evaluatiecomité of </w:t>
@@ -20013,55 +20305,55 @@
           <w:p w14:paraId="48ECC6D5" w14:textId="77777777" w:rsidR="000435FF" w:rsidRPr="000435FF" w:rsidRDefault="000435FF" w:rsidP="000435FF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000435FF">
               <w:t>opgemaakt op basis van:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E94BE62" w14:textId="55E7CEBD" w:rsidR="000435FF" w:rsidRPr="000435FF" w:rsidRDefault="004F2587" w:rsidP="004F2587">
             <w:r>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="000435FF" w:rsidRPr="000435FF">
               <w:t>een evaluatiegesprek tussen de externe deskundigen en de betrokkene, en,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B5889BE" w14:textId="6F134A17" w:rsidR="000435FF" w:rsidRPr="000435FF" w:rsidRDefault="004F2587" w:rsidP="004F2587">
             <w:r>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="000435FF" w:rsidRPr="000435FF">
-              <w:t xml:space="preserve">een onderzoek over de wijze van functioneren van de functiehouder, met betrokkenheid van de burgemeester, de voorzitter van de gemeenteraad, de leden van het managementteam, en, in Voeren en de zes Vlaamse Randgemeenten, </w:t>
+              <w:t xml:space="preserve">een onderzoek over de wijze van functioneren van de functiehouder, met betrokkenheid van de burgemeester, de voorzitter van de gemeenteraad, de leden van het managementteam, en, in Voeren en de zes Vlaamse </w:t>
             </w:r>
             <w:r w:rsidR="000435FF" w:rsidRPr="000435FF">
               <w:lastRenderedPageBreak/>
-              <w:t>de voorzitter van de OCMW-raad.</w:t>
+              <w:t>Randgemeenten, de voorzitter van de OCMW-raad.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DA022A1" w14:textId="77777777" w:rsidR="008A2726" w:rsidRPr="000435FF" w:rsidRDefault="008A2726" w:rsidP="0015590F"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1955" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DA022A2" w14:textId="51C02D89" w:rsidR="008A2726" w:rsidRPr="00770519" w:rsidRDefault="000435FF" w:rsidP="0015590F">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Voorbereidend r</w:t>
             </w:r>
             <w:r w:rsidR="008A2726" w:rsidRPr="00770519">
               <w:rPr>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
@@ -20724,65 +21016,65 @@
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008A2726" w:rsidRPr="00B739BA" w:rsidSect="00960435">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1531" w:right="2694" w:bottom="1985" w:left="1418" w:header="850" w:footer="427" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2086FA2C" w14:textId="77777777" w:rsidR="008E4816" w:rsidRDefault="008E4816" w:rsidP="003D1334">
+    <w:p w14:paraId="3A0BE5F0" w14:textId="77777777" w:rsidR="00E94B74" w:rsidRDefault="00E94B74" w:rsidP="003D1334">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06E5B17D" w14:textId="77777777" w:rsidR="008E4816" w:rsidRDefault="008E4816" w:rsidP="003D1334">
+    <w:p w14:paraId="6DB3E0B1" w14:textId="77777777" w:rsidR="00E94B74" w:rsidRDefault="00E94B74" w:rsidP="003D1334">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2CFE449F" w14:textId="77777777" w:rsidR="008E4816" w:rsidRDefault="008E4816">
+    <w:p w14:paraId="62C18E37" w14:textId="77777777" w:rsidR="00E94B74" w:rsidRDefault="00E94B74">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -21102,65 +21394,65 @@
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>48</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EF0C727" w14:textId="77777777" w:rsidR="008E4816" w:rsidRDefault="008E4816" w:rsidP="003D1334">
+    <w:p w14:paraId="6D91E53B" w14:textId="77777777" w:rsidR="00E94B74" w:rsidRDefault="00E94B74" w:rsidP="003D1334">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A97B14D" w14:textId="77777777" w:rsidR="008E4816" w:rsidRDefault="008E4816" w:rsidP="003D1334">
+    <w:p w14:paraId="45746B61" w14:textId="77777777" w:rsidR="00E94B74" w:rsidRDefault="00E94B74" w:rsidP="003D1334">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E503AF2" w14:textId="77777777" w:rsidR="008E4816" w:rsidRDefault="008E4816">
+    <w:p w14:paraId="52728996" w14:textId="77777777" w:rsidR="00E94B74" w:rsidRDefault="00E94B74">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="07A44FBB" w14:textId="23852962" w:rsidR="007A20CD" w:rsidRPr="007811B5" w:rsidRDefault="007A20CD" w:rsidP="00283D4D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
@@ -21322,652 +21614,831 @@
     <w:p w14:paraId="6BCE8A02" w14:textId="413AF923" w:rsidR="004F750F" w:rsidRPr="004F750F" w:rsidRDefault="004F750F" w:rsidP="00283D4D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00427D9D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Dus niet alleen met het oog op een mogelijk ontslag is een periodieke evaluatie verplicht, ook als "het goed gaat", waarbij het bestuur de ene persoon een positief voordeel wil geven en de andere persoon niet. Het bestuur is immers gebonden aan (o.m.) het zorgvuldigheidsbeginsel, het motiveringsbeginsel en het gelijkheidsbeginsel, dus dat vergt enige formalisering van de werkwijze.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="24C6AB37" w14:textId="257EA71A" w:rsidR="00D2649E" w:rsidRPr="00A834C7" w:rsidRDefault="00D2649E" w:rsidP="00D2649E">
+    <w:p w14:paraId="7D47DA1B" w14:textId="4F68C078" w:rsidR="00A20459" w:rsidRPr="0080539C" w:rsidRDefault="00A20459">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...53 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0080539C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opgelet, door de vernietiging van het Ontslagbesluit </w:t>
+      </w:r>
+      <w:r w:rsidR="0020413B" w:rsidRPr="0080539C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van 12 januari 2024 door de Raad van State, wordt de proeftijd voor </w:t>
+      </w:r>
+      <w:r w:rsidR="0020413B" w:rsidRPr="003616A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>statutaire</w:t>
+      </w:r>
+      <w:r w:rsidR="0020413B" w:rsidRPr="0080539C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medewerkers terug verplicht: artikel 32 Rechtspositiebesluit Gemeente- en Provinciepersoneel van 7 december 2007 </w:t>
+      </w:r>
+      <w:r w:rsidR="0080539C" w:rsidRPr="0080539C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– dat de proeftijd van statutair gemeentepersoneel oplegt - </w:t>
+      </w:r>
+      <w:r w:rsidR="0020413B" w:rsidRPr="0080539C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>werd door het besluit van 12 januari 2024 opgeheven, maar “herleeft” dus.</w:t>
+      </w:r>
+      <w:r w:rsidR="003616A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003616A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Een algemeen directeur kan in statutair of contractueel dienstverband worden aangesteld.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1E923955" w14:textId="479BEFF2" w:rsidR="008F17C3" w:rsidRPr="00C26ABD" w:rsidRDefault="008F17C3" w:rsidP="008F17C3">
+    <w:p w14:paraId="6BF82805" w14:textId="6EB6A176" w:rsidR="00C7048C" w:rsidRPr="00C7048C" w:rsidRDefault="00C7048C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C26ABD">
-[...85 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0080539C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Opgelet, door de vernietiging van het Ontslagbesluit van 12 januari 2024 door de Raad van State, wordt de proeftijd voor statutaire medewerkers terug verplicht: artikel 32 Rechtspositiebesluit Gemeente- en Provinciepersoneel van 7 december 2007 – dat de proeftijd van statutair gemeentepersoneel oplegt - werd door het besluit van 12 januari 2024 opgeheven, maar “herleeft” dus.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2CE30F67" w14:textId="36FE95B0" w:rsidR="00E74336" w:rsidRPr="00E74336" w:rsidRDefault="00E74336">
+    <w:p w14:paraId="24C6AB37" w14:textId="257EA71A" w:rsidR="00D2649E" w:rsidRPr="00A834C7" w:rsidRDefault="00D2649E" w:rsidP="00D2649E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E74336">
-[...5 lines deleted...]
-        <w:t>Artikel 13, tweede en derde lid Rechtspositiebesluit 20 januari 2023</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2649E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>rt.  194, derde lid, en artikel 550</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2649E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Decreet Lokaal Bestuur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>. A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A834C7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>rt. 13 en 15, Rechtspositiebesluit 20 januari 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="502CAF1A" w14:textId="77777777" w:rsidR="00734035" w:rsidRDefault="00734035" w:rsidP="00734035">
+    <w:p w14:paraId="1E923955" w14:textId="479BEFF2" w:rsidR="008F17C3" w:rsidRPr="00C26ABD" w:rsidRDefault="008F17C3" w:rsidP="008F17C3">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00C26ABD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 15 §2</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>In deze werkwijze wordt d</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C26ABD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>e algemeen directeur er</w:t>
+        <w:t xml:space="preserve"> Rechtspositiebesluit 20 januari 2023. Het gaat hier niet om een absolute onafhankelijkheid van de financieel directeur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>bij</w:t>
+        <w:t xml:space="preserve"> of ombudsman</w:t>
       </w:r>
       <w:r w:rsidRPr="00C26ABD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> betrokken, </w:t>
+        <w:t xml:space="preserve">. Wat hier </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>als</w:t>
+        <w:t xml:space="preserve">onder meer </w:t>
       </w:r>
       <w:r w:rsidRPr="00C26ABD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hiërarchische leidinggevende (artikel </w:t>
+        <w:t>bedoeld wordt is dat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>170 DLB</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C26ABD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t>de financieel directeur voor bepaalde taken niet onder de functionele leiding van de algemeen directeur staat (zie verder,</w:t>
+      </w:r>
+      <w:r w:rsidR="00632F51">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder 3.3.2.1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26ABD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="112E2221" w14:textId="77777777" w:rsidR="00E9554E" w:rsidRPr="00F04332" w:rsidRDefault="00E9554E" w:rsidP="00E9554E">
+    <w:p w14:paraId="2CE30F67" w14:textId="36FE95B0" w:rsidR="00E74336" w:rsidRPr="00E74336" w:rsidRDefault="00E74336">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F04332">
-[...5 lines deleted...]
-        <w:t>Als de gemeente geen ombudsman in dienst heeft, wordt dit geschrapt.</w:t>
+      <w:r w:rsidRPr="00E74336">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Artikel 13, tweede en derde lid Rechtspositiebesluit 20 januari 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="2DA0237C" w14:textId="77777777" w:rsidR="0047545A" w:rsidRDefault="0047545A" w:rsidP="008705D6">
+    <w:p w14:paraId="502CAF1A" w14:textId="77777777" w:rsidR="00734035" w:rsidRDefault="00734035" w:rsidP="00734035">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F04332">
-[...5 lines deleted...]
-        <w:t>Als de gemeente geen ombudsman in dienst heeft, wordt dit geschrapt.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>In deze werkwijze wordt d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26ABD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>e algemeen directeur er</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>bij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26ABD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betrokken, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26ABD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hiërarchische leidinggevende (artikel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>170 DLB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C26ABD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="2DA0237D" w14:textId="77777777" w:rsidR="0047545A" w:rsidRPr="00F04332" w:rsidRDefault="0047545A" w:rsidP="00A81F4C">
+    <w:p w14:paraId="112E2221" w14:textId="77777777" w:rsidR="00E9554E" w:rsidRPr="00F04332" w:rsidRDefault="00E9554E" w:rsidP="00E9554E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F04332">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Als de gemeente geen ombudsman in dienst heeft, wordt de bijzondere gemeenteraadscommissie geschrapt.</w:t>
+        <w:t>Als de gemeente geen ombudsman in dienst heeft, wordt dit geschrapt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="2DA02381" w14:textId="77777777" w:rsidR="0047545A" w:rsidRPr="000D3BD0" w:rsidRDefault="0047545A" w:rsidP="008705D6">
+    <w:p w14:paraId="2DA0237C" w14:textId="77777777" w:rsidR="0047545A" w:rsidRDefault="0047545A" w:rsidP="008705D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D3BD0">
-[...5 lines deleted...]
-        <w:t>Verwijzing (bijv. hyperlink) invoegen naar de evaluatiecriteria. De VVSG stelt voor om dit in een bijlage aan deze rechtspositieregeling vast te stellen, en de bijzondere gemeenteraadscommissie in haar hoedanigheid van evaluator hierin een bijdrage te laten leveren.</w:t>
+      <w:r w:rsidRPr="00F04332">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Als de gemeente geen ombudsman in dienst heeft, wordt dit geschrapt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="2DA02382" w14:textId="77777777" w:rsidR="0047545A" w:rsidRPr="000D3BD0" w:rsidRDefault="0047545A" w:rsidP="00A81F4C">
+    <w:p w14:paraId="2DA0237D" w14:textId="77777777" w:rsidR="0047545A" w:rsidRPr="00F04332" w:rsidRDefault="0047545A" w:rsidP="00A81F4C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D3BD0">
+      <w:r w:rsidRPr="00F04332">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Als de gemeente geen ombudsman in dienst heeft, wordt de bijzondere gemeenteraadscommissie geschrapt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="2DA02386" w14:textId="77777777" w:rsidR="0047545A" w:rsidRPr="000D3BD0" w:rsidRDefault="0047545A" w:rsidP="008705D6">
+    <w:p w14:paraId="603D70A7" w14:textId="267FEB22" w:rsidR="00C7048C" w:rsidRPr="00C7048C" w:rsidRDefault="00C7048C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D3BD0">
-[...5 lines deleted...]
-        <w:t>Gemeenten die dit willen kunnen het evaluatieresultaat beperken tot gunstig en ongunstig.</w:t>
+      <w:r w:rsidRPr="0080539C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opgelet, door de vernietiging van het Ontslagbesluit van 12 januari 2024 door de Raad van State, wordt de proeftijd voor statutaire medewerkers terug verplicht: artikel 32 Rechtspositiebesluit Gemeente- en Provinciepersoneel van 7 december 2007 – dat de proeftijd van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0870">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>statutair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080539C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gemeentepersoneel oplegt - werd door het besluit van 12 januari 2024 opgeheven, maar “herleeft” dus.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0870">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0870">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Een algemeen directeur kan in statutair of contractueel dienstverband worden aangesteld.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="2DA02389" w14:textId="77777777" w:rsidR="0047545A" w:rsidRPr="00E9554E" w:rsidRDefault="0047545A" w:rsidP="000253DC">
+    <w:p w14:paraId="2DA02381" w14:textId="77777777" w:rsidR="0047545A" w:rsidRPr="000D3BD0" w:rsidRDefault="0047545A" w:rsidP="008705D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9554E">
-[...5 lines deleted...]
-        <w:t>Als de gemeente geen ombudsman in dienst heeft, wordt de bijzondere gemeenteraadscommissie geschrapt.</w:t>
+      <w:r w:rsidRPr="000D3BD0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Verwijzing (bijv. hyperlink) invoegen naar de evaluatiecriteria. De VVSG stelt voor om dit in een bijlage aan deze rechtspositieregeling vast te stellen, en de bijzondere gemeenteraadscommissie in haar hoedanigheid van evaluator hierin een bijdrage te laten leveren.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="2DA0238A" w14:textId="77777777" w:rsidR="0047545A" w:rsidRDefault="0047545A" w:rsidP="008705D6">
+    <w:p w14:paraId="2DA02382" w14:textId="77777777" w:rsidR="0047545A" w:rsidRPr="000D3BD0" w:rsidRDefault="0047545A" w:rsidP="00A81F4C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E9554E">
-[...5 lines deleted...]
-        <w:t>De gemeenteraad kan de lijst uitbreiden of inkorten, bijv. met een blokkering van de eerstvolgende periodieke salarisverhoging (artikel 51 §1, 4°, Rechtspositiebesluit).</w:t>
+      <w:r w:rsidRPr="000D3BD0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Als de gemeente geen ombudsman in dienst heeft, wordt de bijzondere gemeenteraadscommissie geschrapt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="775901DB" w14:textId="77777777" w:rsidR="005664C2" w:rsidRDefault="005664C2" w:rsidP="005664C2">
+    <w:p w14:paraId="2DA02386" w14:textId="77777777" w:rsidR="0047545A" w:rsidRPr="000D3BD0" w:rsidRDefault="0047545A" w:rsidP="008705D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F04332">
-[...5 lines deleted...]
-        <w:t>Als de gemeente geen ombudsman in dienst heeft, wordt dit geschrapt.</w:t>
+      <w:r w:rsidRPr="000D3BD0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Gemeenten die dit willen kunnen het evaluatieresultaat beperken tot gunstig en ongunstig.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="2DA0238B" w14:textId="77777777" w:rsidR="0047545A" w:rsidRDefault="0047545A" w:rsidP="000253DC">
+    <w:p w14:paraId="2DA02389" w14:textId="77777777" w:rsidR="0047545A" w:rsidRPr="00E9554E" w:rsidRDefault="0047545A" w:rsidP="000253DC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9554E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Als de gemeente geen ombudsman in dienst heeft, wordt de bijzondere gemeenteraadscommissie geschrapt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="3CEED041" w14:textId="77777777" w:rsidR="008802F7" w:rsidRPr="00E9554E" w:rsidRDefault="008802F7" w:rsidP="008802F7">
+    <w:p w14:paraId="2DA0238A" w14:textId="77777777" w:rsidR="0047545A" w:rsidRDefault="0047545A" w:rsidP="008705D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9554E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>De gemeenteraad kan beslissen dat een voorbereidend rapport van externe deskundigen ook onderdeel uitmaakt van de evaluatieprocedure van de ombudsman</w:t>
+        <w:t>De gemeenteraad kan de lijst uitbreiden of inkorten, bijv. met een blokkering van de eerstvolgende periodieke salarisverhoging (artikel 51 §1, 4°, Rechtspositiebesluit).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
+    <w:p w14:paraId="775901DB" w14:textId="77777777" w:rsidR="005664C2" w:rsidRDefault="005664C2" w:rsidP="005664C2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04332">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Als de gemeente geen ombudsman in dienst heeft, wordt dit geschrapt.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="23">
+    <w:p w14:paraId="2DA0238B" w14:textId="77777777" w:rsidR="0047545A" w:rsidRDefault="0047545A" w:rsidP="000253DC">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9554E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Als de gemeente geen ombudsman in dienst heeft, wordt de bijzondere gemeenteraadscommissie geschrapt.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="24">
+    <w:p w14:paraId="3CEED041" w14:textId="77777777" w:rsidR="008802F7" w:rsidRPr="00E9554E" w:rsidRDefault="008802F7" w:rsidP="008802F7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9554E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De gemeenteraad kan beslissen dat een voorbereidend rapport van externe deskundigen ook onderdeel uitmaakt van de evaluatieprocedure van de ombudsman</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="25">
     <w:p w14:paraId="32201156" w14:textId="61A74387" w:rsidR="006E23E9" w:rsidRPr="006E23E9" w:rsidRDefault="006E23E9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
         <w:r w:rsidRPr="006E23E9">
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="585849"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
@@ -21994,109 +22465,109 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> tot vaststelling van de tuchtprocedure voor het statutaire personeel van het lokaal bestuur en tot vaststelling van de werking, de samenstelling en de vergoeding van de leden van de Beroepscommissie voor Tuchtzaken, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>gepubliceerd in het Belgisch Staatsblad op 14 september 2018</w:t>
       </w:r>
       <w:r w:rsidRPr="006E23E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. Inforum nr. 323530.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="23">
+  <w:footnote w:id="26">
     <w:p w14:paraId="04E01690" w14:textId="77777777" w:rsidR="000768CB" w:rsidRPr="00820B9C" w:rsidRDefault="000768CB" w:rsidP="000768CB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00820B9C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Een voorbereidend rapport van externe deskundigen is niet verplicht voor de evaluatie van de ombudsman.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="24">
+  <w:footnote w:id="27">
     <w:p w14:paraId="556D8145" w14:textId="55A5C93A" w:rsidR="000768CB" w:rsidRPr="000768CB" w:rsidRDefault="000768CB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000768CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Artikel 194, derde lid, DLB.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="25">
+  <w:footnote w:id="28">
     <w:p w14:paraId="2DA02392" w14:textId="52EC7F80" w:rsidR="0047545A" w:rsidRPr="00820B9C" w:rsidRDefault="0047545A" w:rsidP="008705D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00820B9C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Als het om </w:t>
@@ -22201,51 +22672,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en 6°, </w:t>
       </w:r>
       <w:r w:rsidR="006637E0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>DLB</w:t>
       </w:r>
       <w:r w:rsidRPr="00820B9C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="26">
+  <w:footnote w:id="29">
     <w:p w14:paraId="738FAAC5" w14:textId="4952539C" w:rsidR="009F05E9" w:rsidRPr="009F05E9" w:rsidRDefault="009F05E9">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Zie a</w:t>
@@ -22294,96 +22765,96 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
       <w:r w:rsidRPr="009F05E9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>7 december 2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Dat Besluit is grotendeels opgeheven met het Rechtspositiebesluit van 20 januari 2023, al kunnen besturen zich nog wel op dat besluit beroepen, voor zover ze niet strijdig zijn met het nieuwe besluit. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="27">
+  <w:footnote w:id="30">
     <w:p w14:paraId="2DA02395" w14:textId="77777777" w:rsidR="0047545A" w:rsidRDefault="0047545A" w:rsidP="008705D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In jargon noemt men dat ‘sleutelprestatie-indicatoren’.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="28">
+  <w:footnote w:id="31">
     <w:p w14:paraId="2DA02396" w14:textId="77777777" w:rsidR="0047545A" w:rsidRPr="00DA7F31" w:rsidRDefault="0047545A" w:rsidP="008705D6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7F31">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Niet verplicht voor de evaluatie van de ombudsman.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="29">
+  <w:footnote w:id="32">
     <w:p w14:paraId="2DA02397" w14:textId="3EA0F2A3" w:rsidR="0047545A" w:rsidRPr="002F45E5" w:rsidRDefault="0047545A" w:rsidP="008B6994">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00253C69">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
@@ -22418,74 +22889,129 @@
       <w:r w:rsidR="00253C69" w:rsidRPr="00253C69">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidRPr="002F45E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009F7D1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het gaat enkel om de administratieve beroepen, meer bepaald het beroep bij de Raad van State. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="30">
+  <w:footnote w:id="33">
     <w:p w14:paraId="2DA02398" w14:textId="77777777" w:rsidR="0047545A" w:rsidRPr="00323FE5" w:rsidRDefault="0047545A" w:rsidP="003828C8">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00323FE5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="585849"/>
         </w:rPr>
         <w:t>Niet verplicht voor de evaluatie van de ombudsman.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="34">
+    <w:p w14:paraId="376A367E" w14:textId="4B4D29F3" w:rsidR="00C7048C" w:rsidRPr="00C7048C" w:rsidRDefault="00C7048C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080539C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opgelet, door de vernietiging van het Ontslagbesluit van 12 januari 2024 door de Raad van State, wordt de proeftijd voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7048C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>statutaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080539C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medewerkers terug verplicht: artikel 32 Rechtspositiebesluit Gemeente- en Provinciepersoneel van 7 december 2007 – dat de proeftijd van statutair gemeentepersoneel oplegt - werd door het besluit van 12 januari 2024 opgeheven, maar “herleeft” dus.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="585849"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een algemeen directeur kan in statutair of contractueel dienstverband worden aangesteld.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DA02364" w14:textId="77777777" w:rsidR="0047545A" w:rsidRDefault="0047545A" w:rsidP="003D1334">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DA0236A" wp14:editId="2DA0236B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>6192520</wp:posOffset>
           </wp:positionH>
@@ -27224,52 +27750,53 @@
   </w:num>
   <w:num w:numId="45" w16cid:durableId="822163911">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1183201842">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="2140605396">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="329062829">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1768966018">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1175413878">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="104"/>
+  <w:zoom w:percent="85"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F28" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="90"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -27352,50 +27879,51 @@
     <w:rsid w:val="001760BD"/>
     <w:rsid w:val="00177D4D"/>
     <w:rsid w:val="0018564B"/>
     <w:rsid w:val="0019133E"/>
     <w:rsid w:val="00195A9A"/>
     <w:rsid w:val="001A5C20"/>
     <w:rsid w:val="001A790D"/>
     <w:rsid w:val="001B071F"/>
     <w:rsid w:val="001B1AC8"/>
     <w:rsid w:val="001B33C0"/>
     <w:rsid w:val="001B45DC"/>
     <w:rsid w:val="001B7C28"/>
     <w:rsid w:val="001C046E"/>
     <w:rsid w:val="001C1885"/>
     <w:rsid w:val="001C6234"/>
     <w:rsid w:val="001D658A"/>
     <w:rsid w:val="001D6A4A"/>
     <w:rsid w:val="001D7AC1"/>
     <w:rsid w:val="001E3D2E"/>
     <w:rsid w:val="001F1599"/>
     <w:rsid w:val="001F5067"/>
     <w:rsid w:val="001F7088"/>
     <w:rsid w:val="001F7BC0"/>
     <w:rsid w:val="0020208E"/>
     <w:rsid w:val="00203903"/>
+    <w:rsid w:val="0020413B"/>
     <w:rsid w:val="002058B6"/>
     <w:rsid w:val="00206331"/>
     <w:rsid w:val="00206F52"/>
     <w:rsid w:val="00207349"/>
     <w:rsid w:val="00216EB9"/>
     <w:rsid w:val="00222549"/>
     <w:rsid w:val="00226279"/>
     <w:rsid w:val="00230D5D"/>
     <w:rsid w:val="00234E1F"/>
     <w:rsid w:val="00235ABE"/>
     <w:rsid w:val="002367E2"/>
     <w:rsid w:val="002400DE"/>
     <w:rsid w:val="00242D45"/>
     <w:rsid w:val="00243DFF"/>
     <w:rsid w:val="00247F03"/>
     <w:rsid w:val="00253C69"/>
     <w:rsid w:val="00255B5D"/>
     <w:rsid w:val="00267C67"/>
     <w:rsid w:val="00270CD3"/>
     <w:rsid w:val="00271B8C"/>
     <w:rsid w:val="00280207"/>
     <w:rsid w:val="0028364B"/>
     <w:rsid w:val="002836CE"/>
     <w:rsid w:val="00283D4D"/>
     <w:rsid w:val="00285035"/>
@@ -27411,69 +27939,71 @@
     <w:rsid w:val="002C2BCA"/>
     <w:rsid w:val="002C4A58"/>
     <w:rsid w:val="002C6CDB"/>
     <w:rsid w:val="002D0A8D"/>
     <w:rsid w:val="002D157D"/>
     <w:rsid w:val="002F2961"/>
     <w:rsid w:val="002F45E5"/>
     <w:rsid w:val="002F6751"/>
     <w:rsid w:val="002F6B13"/>
     <w:rsid w:val="00302589"/>
     <w:rsid w:val="00307D13"/>
     <w:rsid w:val="00307F4F"/>
     <w:rsid w:val="00317124"/>
     <w:rsid w:val="00322BF6"/>
     <w:rsid w:val="00323FE5"/>
     <w:rsid w:val="00327871"/>
     <w:rsid w:val="003306AC"/>
     <w:rsid w:val="00334C13"/>
     <w:rsid w:val="00341B20"/>
     <w:rsid w:val="00342011"/>
     <w:rsid w:val="00342378"/>
     <w:rsid w:val="003459BF"/>
     <w:rsid w:val="00352DAA"/>
     <w:rsid w:val="00355E00"/>
     <w:rsid w:val="00356B39"/>
+    <w:rsid w:val="003616A2"/>
     <w:rsid w:val="00362CB5"/>
     <w:rsid w:val="00366222"/>
     <w:rsid w:val="0037215B"/>
     <w:rsid w:val="00380FDC"/>
     <w:rsid w:val="003828C8"/>
     <w:rsid w:val="00385CA5"/>
     <w:rsid w:val="00390A92"/>
     <w:rsid w:val="00393F93"/>
     <w:rsid w:val="00396287"/>
     <w:rsid w:val="00397AA7"/>
     <w:rsid w:val="003A03E0"/>
     <w:rsid w:val="003A383C"/>
     <w:rsid w:val="003A53D5"/>
     <w:rsid w:val="003A6769"/>
     <w:rsid w:val="003D088D"/>
     <w:rsid w:val="003D1334"/>
     <w:rsid w:val="003D4790"/>
     <w:rsid w:val="003D6576"/>
     <w:rsid w:val="003D68D5"/>
+    <w:rsid w:val="003E0870"/>
     <w:rsid w:val="003E251E"/>
     <w:rsid w:val="003F3711"/>
     <w:rsid w:val="003F3FD6"/>
     <w:rsid w:val="00410016"/>
     <w:rsid w:val="00410A96"/>
     <w:rsid w:val="00411B45"/>
     <w:rsid w:val="00412FE8"/>
     <w:rsid w:val="0042479E"/>
     <w:rsid w:val="00424D5D"/>
     <w:rsid w:val="00427D9D"/>
     <w:rsid w:val="00435F3C"/>
     <w:rsid w:val="00440224"/>
     <w:rsid w:val="00446150"/>
     <w:rsid w:val="0044731A"/>
     <w:rsid w:val="004553C9"/>
     <w:rsid w:val="00457864"/>
     <w:rsid w:val="004579C9"/>
     <w:rsid w:val="00464741"/>
     <w:rsid w:val="00465660"/>
     <w:rsid w:val="0047545A"/>
     <w:rsid w:val="00475AD2"/>
     <w:rsid w:val="0049194F"/>
     <w:rsid w:val="0049482B"/>
     <w:rsid w:val="004A2F59"/>
     <w:rsid w:val="004A5322"/>
@@ -27599,50 +28129,51 @@
     <w:rsid w:val="00782319"/>
     <w:rsid w:val="0078677A"/>
     <w:rsid w:val="00786801"/>
     <w:rsid w:val="00787001"/>
     <w:rsid w:val="00793BAA"/>
     <w:rsid w:val="007A20CD"/>
     <w:rsid w:val="007B51BE"/>
     <w:rsid w:val="007B7DCB"/>
     <w:rsid w:val="007C53BA"/>
     <w:rsid w:val="007C6946"/>
     <w:rsid w:val="007D20F0"/>
     <w:rsid w:val="007D62AE"/>
     <w:rsid w:val="007E2803"/>
     <w:rsid w:val="007E2E9E"/>
     <w:rsid w:val="007E32EF"/>
     <w:rsid w:val="007E3D9A"/>
     <w:rsid w:val="007E5418"/>
     <w:rsid w:val="007F14C3"/>
     <w:rsid w:val="007F20E0"/>
     <w:rsid w:val="007F52D6"/>
     <w:rsid w:val="007F5CB7"/>
     <w:rsid w:val="007F7106"/>
     <w:rsid w:val="007F72D1"/>
     <w:rsid w:val="007F7AFF"/>
     <w:rsid w:val="00801A3F"/>
+    <w:rsid w:val="0080539C"/>
     <w:rsid w:val="0081186E"/>
     <w:rsid w:val="00815E4A"/>
     <w:rsid w:val="00820B9C"/>
     <w:rsid w:val="00821EAA"/>
     <w:rsid w:val="00821EAE"/>
     <w:rsid w:val="00822E85"/>
     <w:rsid w:val="00831A49"/>
     <w:rsid w:val="00837871"/>
     <w:rsid w:val="00840801"/>
     <w:rsid w:val="00850FCD"/>
     <w:rsid w:val="00853639"/>
     <w:rsid w:val="00857CD0"/>
     <w:rsid w:val="008607D2"/>
     <w:rsid w:val="008705D6"/>
     <w:rsid w:val="0087305B"/>
     <w:rsid w:val="0087399D"/>
     <w:rsid w:val="00873A97"/>
     <w:rsid w:val="0087500A"/>
     <w:rsid w:val="008802F7"/>
     <w:rsid w:val="00894C86"/>
     <w:rsid w:val="008979D6"/>
     <w:rsid w:val="008A2726"/>
     <w:rsid w:val="008A2768"/>
     <w:rsid w:val="008A6083"/>
     <w:rsid w:val="008A7A27"/>
@@ -27675,69 +28206,71 @@
     <w:rsid w:val="00960435"/>
     <w:rsid w:val="0096189B"/>
     <w:rsid w:val="0096467E"/>
     <w:rsid w:val="00967DED"/>
     <w:rsid w:val="00981C09"/>
     <w:rsid w:val="00985103"/>
     <w:rsid w:val="00994C4E"/>
     <w:rsid w:val="009A2C86"/>
     <w:rsid w:val="009A79FD"/>
     <w:rsid w:val="009B1780"/>
     <w:rsid w:val="009B19CC"/>
     <w:rsid w:val="009B30CA"/>
     <w:rsid w:val="009B777C"/>
     <w:rsid w:val="009C1DCA"/>
     <w:rsid w:val="009C2822"/>
     <w:rsid w:val="009C4D03"/>
     <w:rsid w:val="009D4195"/>
     <w:rsid w:val="009D6A35"/>
     <w:rsid w:val="009E04C4"/>
     <w:rsid w:val="009E236B"/>
     <w:rsid w:val="009F05E9"/>
     <w:rsid w:val="009F7D1B"/>
     <w:rsid w:val="00A011DB"/>
     <w:rsid w:val="00A11723"/>
     <w:rsid w:val="00A17092"/>
+    <w:rsid w:val="00A20459"/>
     <w:rsid w:val="00A3192C"/>
     <w:rsid w:val="00A32BFF"/>
     <w:rsid w:val="00A461AB"/>
     <w:rsid w:val="00A50428"/>
     <w:rsid w:val="00A530E7"/>
     <w:rsid w:val="00A54F42"/>
     <w:rsid w:val="00A55301"/>
     <w:rsid w:val="00A73B2E"/>
     <w:rsid w:val="00A771CA"/>
     <w:rsid w:val="00A804EE"/>
     <w:rsid w:val="00A80CED"/>
     <w:rsid w:val="00A81F4C"/>
     <w:rsid w:val="00A834C7"/>
     <w:rsid w:val="00A868A2"/>
     <w:rsid w:val="00A87CC8"/>
     <w:rsid w:val="00A90441"/>
     <w:rsid w:val="00A90EB0"/>
     <w:rsid w:val="00A94483"/>
     <w:rsid w:val="00A95E1B"/>
+    <w:rsid w:val="00AA3DEF"/>
     <w:rsid w:val="00AA5DAF"/>
     <w:rsid w:val="00AB2D3D"/>
     <w:rsid w:val="00AB5338"/>
     <w:rsid w:val="00AB6F4C"/>
     <w:rsid w:val="00AC7360"/>
     <w:rsid w:val="00AC75AD"/>
     <w:rsid w:val="00AD753B"/>
     <w:rsid w:val="00AE3171"/>
     <w:rsid w:val="00AF18CE"/>
     <w:rsid w:val="00AF7641"/>
     <w:rsid w:val="00B0362D"/>
     <w:rsid w:val="00B17E17"/>
     <w:rsid w:val="00B234EF"/>
     <w:rsid w:val="00B24E1A"/>
     <w:rsid w:val="00B25741"/>
     <w:rsid w:val="00B25CB6"/>
     <w:rsid w:val="00B363D3"/>
     <w:rsid w:val="00B471F9"/>
     <w:rsid w:val="00B5476E"/>
     <w:rsid w:val="00B60688"/>
     <w:rsid w:val="00B70BFB"/>
     <w:rsid w:val="00B739BA"/>
     <w:rsid w:val="00B73EF0"/>
     <w:rsid w:val="00B86577"/>
     <w:rsid w:val="00B921DC"/>
@@ -27759,74 +28292,76 @@
     <w:rsid w:val="00BE2FD7"/>
     <w:rsid w:val="00BF1A6E"/>
     <w:rsid w:val="00C00915"/>
     <w:rsid w:val="00C0197E"/>
     <w:rsid w:val="00C02FE3"/>
     <w:rsid w:val="00C11506"/>
     <w:rsid w:val="00C1377E"/>
     <w:rsid w:val="00C14B85"/>
     <w:rsid w:val="00C15CF0"/>
     <w:rsid w:val="00C1657F"/>
     <w:rsid w:val="00C23435"/>
     <w:rsid w:val="00C26ABD"/>
     <w:rsid w:val="00C34EE7"/>
     <w:rsid w:val="00C35A64"/>
     <w:rsid w:val="00C378BA"/>
     <w:rsid w:val="00C40516"/>
     <w:rsid w:val="00C431B6"/>
     <w:rsid w:val="00C4738B"/>
     <w:rsid w:val="00C47CBE"/>
     <w:rsid w:val="00C50AEA"/>
     <w:rsid w:val="00C60855"/>
     <w:rsid w:val="00C63382"/>
     <w:rsid w:val="00C64AD4"/>
     <w:rsid w:val="00C66378"/>
     <w:rsid w:val="00C677D9"/>
+    <w:rsid w:val="00C7048C"/>
     <w:rsid w:val="00C725BA"/>
     <w:rsid w:val="00C747FC"/>
     <w:rsid w:val="00C81641"/>
     <w:rsid w:val="00C825AC"/>
     <w:rsid w:val="00C902E4"/>
     <w:rsid w:val="00C933F3"/>
     <w:rsid w:val="00C9693D"/>
     <w:rsid w:val="00CA0919"/>
     <w:rsid w:val="00CA0D14"/>
     <w:rsid w:val="00CA16D0"/>
     <w:rsid w:val="00CA23A4"/>
     <w:rsid w:val="00CA4CAA"/>
     <w:rsid w:val="00CA7EC6"/>
     <w:rsid w:val="00CB0569"/>
     <w:rsid w:val="00CB1426"/>
     <w:rsid w:val="00CC1014"/>
     <w:rsid w:val="00CD196A"/>
     <w:rsid w:val="00CD27E4"/>
     <w:rsid w:val="00CE4133"/>
     <w:rsid w:val="00CE42D7"/>
     <w:rsid w:val="00CF71C5"/>
     <w:rsid w:val="00D0059D"/>
     <w:rsid w:val="00D07DBE"/>
     <w:rsid w:val="00D12B84"/>
+    <w:rsid w:val="00D21FC5"/>
     <w:rsid w:val="00D22E5E"/>
     <w:rsid w:val="00D247AA"/>
     <w:rsid w:val="00D2649E"/>
     <w:rsid w:val="00D32EDA"/>
     <w:rsid w:val="00D32F45"/>
     <w:rsid w:val="00D34667"/>
     <w:rsid w:val="00D40988"/>
     <w:rsid w:val="00D450E2"/>
     <w:rsid w:val="00D46707"/>
     <w:rsid w:val="00D61867"/>
     <w:rsid w:val="00D6207D"/>
     <w:rsid w:val="00D643DE"/>
     <w:rsid w:val="00D662F5"/>
     <w:rsid w:val="00D663F8"/>
     <w:rsid w:val="00D72C96"/>
     <w:rsid w:val="00D770C4"/>
     <w:rsid w:val="00D90268"/>
     <w:rsid w:val="00D9217C"/>
     <w:rsid w:val="00D93700"/>
     <w:rsid w:val="00D93FD0"/>
     <w:rsid w:val="00D96297"/>
     <w:rsid w:val="00DA0650"/>
     <w:rsid w:val="00DA0B45"/>
     <w:rsid w:val="00DA2E1A"/>
     <w:rsid w:val="00DA7F31"/>
@@ -27844,50 +28379,51 @@
     <w:rsid w:val="00E051BF"/>
     <w:rsid w:val="00E059AA"/>
     <w:rsid w:val="00E11AFF"/>
     <w:rsid w:val="00E1471E"/>
     <w:rsid w:val="00E14EEC"/>
     <w:rsid w:val="00E20408"/>
     <w:rsid w:val="00E342D4"/>
     <w:rsid w:val="00E366FE"/>
     <w:rsid w:val="00E37515"/>
     <w:rsid w:val="00E46880"/>
     <w:rsid w:val="00E61FCE"/>
     <w:rsid w:val="00E65669"/>
     <w:rsid w:val="00E65FFB"/>
     <w:rsid w:val="00E67F51"/>
     <w:rsid w:val="00E71131"/>
     <w:rsid w:val="00E72AAB"/>
     <w:rsid w:val="00E74336"/>
     <w:rsid w:val="00E82EEF"/>
     <w:rsid w:val="00E8600F"/>
     <w:rsid w:val="00E90C24"/>
     <w:rsid w:val="00E90EB8"/>
     <w:rsid w:val="00E90F4D"/>
     <w:rsid w:val="00E91678"/>
     <w:rsid w:val="00E93F32"/>
     <w:rsid w:val="00E9402C"/>
+    <w:rsid w:val="00E94B74"/>
     <w:rsid w:val="00E9554E"/>
     <w:rsid w:val="00E96CB7"/>
     <w:rsid w:val="00E9770F"/>
     <w:rsid w:val="00EA018D"/>
     <w:rsid w:val="00EA337A"/>
     <w:rsid w:val="00EA5C54"/>
     <w:rsid w:val="00EA5D4D"/>
     <w:rsid w:val="00EB12F0"/>
     <w:rsid w:val="00EB39D0"/>
     <w:rsid w:val="00EC0FDD"/>
     <w:rsid w:val="00EC34BA"/>
     <w:rsid w:val="00EC36E1"/>
     <w:rsid w:val="00ED08EF"/>
     <w:rsid w:val="00ED2898"/>
     <w:rsid w:val="00ED3361"/>
     <w:rsid w:val="00ED3911"/>
     <w:rsid w:val="00ED3E6D"/>
     <w:rsid w:val="00EE0001"/>
     <w:rsid w:val="00EE28A8"/>
     <w:rsid w:val="00EE5661"/>
     <w:rsid w:val="00EE71F5"/>
     <w:rsid w:val="00EF5771"/>
     <w:rsid w:val="00EF7C76"/>
     <w:rsid w:val="00F02663"/>
     <w:rsid w:val="00F04332"/>
@@ -28553,50 +29089,51 @@
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E2E9E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
     <w:name w:val="Opsomming"/>
@@ -30510,56 +31047,78 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002B29B2055421804497BD10025B6515DB" ma:contentTypeVersion="22" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="45f8d0de7a897173b6faf20eb889fd62">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a212a750-b772-4cbb-90af-0616f1768c61" xmlns:ns3="dae07d31-9f43-460c-a585-427363be3ad1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78ee9bd2540b0caa2ef6e053fadc8309" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="a212a750-b772-4cbb-90af-0616f1768c61">VVSG-153-37049</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="a212a750-b772-4cbb-90af-0616f1768c61">
+      <Url>https://intranet.vvsg.be/werkingorganisatie/_layouts/15/DocIdRedir.aspx?ID=VVSG-153-37049</Url>
+      <Description>VVSG-153-37049</Description>
+    </_dlc_DocIdUrl>
+    <_dlc_DocIdPersistId xmlns="a212a750-b772-4cbb-90af-0616f1768c61" xsi:nil="true"/>
+    <TaxCatchAll xmlns="dae07d31-9f43-460c-a585-427363be3ad1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a212a750-b772-4cbb-90af-0616f1768c61">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002B29B2055421804497BD10025B6515DB" ma:contentTypeVersion="22" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="c15041576a3da0887444539f2505d397">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a212a750-b772-4cbb-90af-0616f1768c61" xmlns:ns3="dae07d31-9f43-460c-a585-427363be3ad1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="72a6ad08da61d95252bf0c3aa7a187f3" ns2:_="" ns3:_="">
     <xsd:import namespace="a212a750-b772-4cbb-90af-0616f1768c61"/>
     <xsd:import namespace="dae07d31-9f43-460c-a585-427363be3ad1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -30787,152 +31346,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BCE4FC5-A46A-4365-8BA3-9366C6FA0A50}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B906BAAD-C7B2-47E2-AA3A-43750CC90A75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11EA6D70-E292-49D3-AC1E-3D1A515A7B65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B0FDA02-99E3-421C-A865-E3379CA6618C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a212a750-b772-4cbb-90af-0616f1768c61"/>
+    <ds:schemaRef ds:uri="dae07d31-9f43-460c-a585-427363be3ad1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6837663-0384-4EB1-9526-00FB35B80108}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a212a750-b772-4cbb-90af-0616f1768c61"/>
     <ds:schemaRef ds:uri="dae07d31-9f43-460c-a585-427363be3ad1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B0FDA02-99E3-421C-A865-E3379CA6618C}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BCE4FC5-A46A-4365-8BA3-9366C6FA0A50}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>36</Pages>
-  <Words>10175</Words>
-  <Characters>55967</Characters>
+  <Words>10169</Words>
+  <Characters>55933</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>466</Lines>
-  <Paragraphs>132</Paragraphs>
+  <Paragraphs>131</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>66010</CharactersWithSpaces>
+  <CharactersWithSpaces>65971</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marijke De Lange</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>7275f0c0-df27-44d4-a122-731f58fe442d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101002B29B2055421804497BD10025B6515DB</vt:lpwstr>
   </property>